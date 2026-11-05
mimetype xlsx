--- v2 (2026-07-03)
+++ v3 (2026-11-05)
@@ -493,9552 +493,9549 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t>Urządzenie hot disk - zaawansowany miernik przewodności cieplnej</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Hot disk tps 2500 s</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Urządzenie hot disk jest zaawansowanym miernikiem przewodności cieplnej, wykorzystującym metodę transient plane source (tps). metoda tps umożliwia szybkie, dokładne i nieniszczące wyznaczanie parametrów termofizycznych materiałów, tj. przewodności cieplnej, dyfuzyjności cieplnej oraz pojemności cieplnej. zaletami tego urządzenia są: brak konieczności przygotowywania próbek o określonych wymiarach, możliwość analizy anizotropii oraz możliwość badania próbek o nieregularnych kształtach. metoda pomiaru jest nieniszcząca.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tps 2500 s umożliwia precyzyjny pomiar przewodności cieplnej (λ), dyfuzyjności cieplnej (α) oraz pojemności cieplnej (c). wszystkie parametry mogą być wyznaczane jednocześnie podczas pojedynczego pomiaru. urządzenie pozwala badać szeroką gamę materiałów, m.in. metale, ceramikę, proszki, ciecze, polimery i kompozyty. umożliwia analizę próbek o grubości od kilku mikrometrów do kilku milimetrów.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Ps 2500 s umożliwia precyzyjną analizę własności termofizycznych materiałów w zależności od zmiany temperatury, w następujących zakresach:
+	przewodność cieplna: 0.005 - 1800 w/(m·k)
+	dyfuzyjność cieplna: 0.01 - 1400 mm²/s
+	pojemność cieplna: do 5 mj/(m³·k)
+	zakres temperatur: od temperatury pokojowej do 700°c
+zgodność z normami: iso 22007-2:2022 i iso 22007-7:2023</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Urządzenie jest dostępne do prowadzenia badań naukowych dla zainteresowanych pracowników i doktorantów wydziału inżynierii mechanicznej i informatyki przemysłowej oraz pozostałych jednostek organizacyjnych agh. szczegółowe warunki korzystania z aparatury należy uzgodnić z osobą wyznaczoną do kontaktu.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Katedra techniki cieplnej i ochrony środowiska</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Zespół procesów cieplnych i przepływowych</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Hadała Beata</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/beata-hadala-6436.html</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dyfuzyjność cieplna, pojemność cieplna, przewodność cieplna, transient plane source (tps)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t>Superkomputer helios</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>Superkomputer helios</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>Superkomputer helios to system zainstalowany w ack cyfronet agh, a powstały w wyniku prac realizowanych w koordynowanym przez cyfronet projekcie narodowa infrastruktura superkomputerowa dla eurohpc – eurohpc pl. superkomputer został zbudowany według projektu cyfronetu przez hewlett-packard enterprise w oparciu o platformę hpe cray ex4000 i składa się z trzech partycji obliczeniowych:
 	cpu wyposażonej w 98 304 rdzenie obliczeniowe amd zen4 oraz 288,8 tb pamięci operacyjnej ddr5,
 	gpu wyposażonej w 440 superczipów nvidia grace hopper gh200,
 	int dla pracy interaktywnej, wyposażonej w 24 akceleratory nvidia h100 i szybką lokalną pamięć nvme.
 helios osiąga 37 petaflops teoretycznej mocy obliczeniowej. 
 podsystem dyskowy heliosa składa się z dwóch rodzajów systemów plików lustre: scratch o pojemności 1,5 pb i prędkości ponad 1,8 tb/s oraz project o pojemności 16 pb i prędkości niemal 200 gb/s. wszystkie komponenty superkomputera połączone są ze sobą siecią slingshot o prędkości 200 gb/s. platforma hpe cray ex4000, w oparciu o którą zbudowano heliosa, jest także używana w budowie jednych z najszybszych superkomputerów na świecie (el capitan, frontier) oraz w europie (lumi). dzięki bezpośredniemu chłodzeniu cieczą partycji cpu i gpu, możliwe jest osiągnięcie bardzo niskiego wskaźnika pue (power usage effectiveness) dla systemu, a w efekcie zwiększenie jego efektywności energetycznej i obniżenie kosztów eksploatacji. dodatkowo, odzyskane w ten sposób ciepło może być wykorzystane do ogrzewania.</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>Helios jest dostępny zarówno dla jednostek naukowych, jak i podmiotów gospodarki i administracji publicznej. superkomputer wspiera rozwój innowacyjnych badań oraz przyspieszenie wprowadzania na rynek opartych na nich technologii. moc obliczeniowa heliosa dla obliczeń ai to 1,8 exaflops.</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G2" t="inlineStr">
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
         <is>
           <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/). więcej informacji znajduje się pod adresem url: https://www.cyfronet.pl/pl/offer/how-to-use-the-resources</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>Akademickie centrum komputerowe cyfronet agh</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr"/>
-      <c r="K2" t="inlineStr">
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
         <is>
           <t>Magryś Marek</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" t="inlineStr">
+    <row r="4">
+      <c r="A4" t="inlineStr">
         <is>
           <t>Superkomputer athena</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>Superkomputer athena</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>Athena osiąga teoretyczną moc obliczeniową ponad 7,7 pflops. do momentu instalacji heliosa był to najszybszy superkomputer w polsce.
 athena dostarcza polskiemu środowisku naukowemu i gospodarce zasoby obliczeniowe oparte na procesorach i akceleratorach gpgpu wraz z niezbędnym podsystemem składowania danych opartym na bardzo szybkich pamięcia flash. konfiguracja atheny obejmuje: 48 serwerów z procesorami amd epyc i 1 tb pamięci ram (w sumie 6144 rdzenie obliczeniowe cpu) oraz 384 karty gpgpu nvidia a100.
 niezbędnym elementem umożliwiającym wykorzystanie tak dużej mocy obliczeniowej w efektywny sposób jest zapewnienie wysokowydajnej sieci wewnętrznej superkomputera (infiniband hdr o przepustowości 4 x 200 gb/s na serwer) oraz bardzo szybkiego podsystemu dyskowego. jest on zbudowany w oparciu o otwarte oprogramowanie lustre oraz dedykowane serwery dyskowe wyposażone w pamięci flash w standardzie nvme.
 architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki oraz wielu innych dziedzin nauki.
 moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflopsów.</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>Architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki i wielu innych dziedzin nauki. moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflops.</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G3" t="inlineStr">
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
         <is>
           <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
         <is>
           <t>Akademickie centrum komputerowe cyfronet agh</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr"/>
-      <c r="K3" t="inlineStr">
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
         <is>
           <t>Magryś Marek</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
-        </is>
-[...70 lines deleted...]
-          <t>Analiza fazowa, badania elektrochemiczne, dyfrakcja rentgenowska, in-situ xrd, kontrolowana atmosfera gazowa, materiały funkcjonalne, mikrostruktura, operando xrd, wysokie temperatury</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
+          <t>Stanowisko do badań operando xrd</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Malvern panalytical empyrean (stanowisko operando xrd)</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Stanowisko do badań operando xrd jest zaawansowanym systemem analitycznym przeznaczonym do charakteryzacji strukturalnej materiałów w warunkach zbliżonych do rzeczywistych warunków ich pracy. aparatura umożliwia prowadzenie badań dyfrakcji rentgenowskiej w trybie in-situ i operando, pozwalając na śledzenie zmian strukturalnych i fazowych w czasie rzeczywistym podczas procesów fizykochemicznych. system oparty jest na wielozadaniowym dyfraktometrze rentgenowskim klasy empyrean, wyposażonym w wysokorozdzielczy goniometr θ–θ, lampę cu oraz zaawansowany detektor galipix3d o wysokiej czułości i szerokim zakresie dynamicznym. kluczowym elementem jest zestaw modułowych optyk i przystawek prefix, umożliwiających szybką rekonfigurację układu pomiarowego bez ponownej kalibracji. aparatura obejmuje m.in. automatyczny zmieniacz próbek (do 48 pozycji), stoliki typu reflection–transmission spinner oraz uchwyty kapilarne do badań materiałów proszkowych i wrażliwych środowiskowo. system wyposażony jest również w wysokotemperaturową komorę reakcyjną (do 900 °c) umożliwiającą badania w kontrolowanych atmosferach gazowych i pod podwyższonym ciśnieniem. dodatkowo dostępne są przystawki do badań elektrochemicznych (np. uchwyty coin-cell). zestaw optyki obejmuje układy bragg–brentano hd, lustra wiązki równoległej, kolimatory oraz zestawy szczelin, co pozwala na realizację szerokiego zakresu technik, takich jak analiza fazowa, badania cienkich warstw, reflektometria czy analiza naprężeń i mikrostruktury. dzięki pomiarom operando i dużej elastyczności konfiguracji stanowisko umożliwia bezpośrednie powiązanie zmian strukturalnych z właściwościami funkcjonalnymi materiałów. aparatura znajduje zastosowanie w badaniach materiałów dla magazynowania i konwersji energii, katalizy oraz technologii wodorowych, znacząco wzmacniając potencjał badawczy w obszarze nowoczesnej energetyki.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Stanowisko umożliwia prowadzenie zaawansowanych badań strukturalnych materiałów metodą xrd w trybie in-situ i operando, w kontrolowanych warunkach temperaturowych i atmosferach gazowych. pozwala na analizę przemian fazowych, mikrostruktury oraz mechanizmów działania materiałów podczas pracy. system wspiera badania materiałów dla baterii, ogniw paliwowych, elektrolizerów oraz katalizatorów, w tym w warunkach elektrochemicznych.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Stanowisko umożliwia pomiary dyfrakcji rentgenowskiej w szerokim zakresie geometrii (bragg–brentano, wiązka równoległa, refleksja/transmisja), z wykorzystaniem detektora 2d o wysokiej rozdzielczości. pozwala na badania próbek proszkowych, cienkich warstw i materiałów objętościowych, także w kapilarach i ogniwach elektrochemicznych. umożliwia pomiary w wysokiej temperaturze, kontrolowanej atmosferze gazowej oraz w warunkach operando.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Infrastruktura będzie udostępniana pracownikom i doktorantom agh oraz partnerom krajowym i zagranicznym w ramach współpracy naukowej i projektów badawczych. dostęp do aparatury będzie przyznawany po uzgodnieniu zakresu badań, terminu oraz warunków współpracy z opiekunem infrastruktury. czas pomiarowy będzie przydzielany proporcjonalnie do zakresu współpracy oraz realizowanych projektów, w tym zleceń komercyjnych.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Katedra energetyki wodorowej</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Zespół elektrochemii i elektrokatalizy</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>Świerczek Konrad</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/konrad-swierczek-5615.html</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Analiza fazowa, badania elektrochemiczne, dyfrakcja rentgenowska, in-situ xrd, kontrolowana atmosfera gazowa, materiały funkcjonalne, mikrostruktura, operando xrd, wysokie temperatury</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
           <t>System do pomiaru właściwości mechanicznych biomateriałów</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t>Elastosens bio</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t>System elastosens bio jest zaawansowanym urządzeniem pomiarowym przeznaczonym do niedestrukcyjnej i bezkontaktowej analizy właściwości mechanicznych materiałów miękkich, w tym biomateriałów oraz tkanek biologicznych. aparatura wykorzystuje metodę wzbudzania drgań i analizy odpowiedzi dynamicznej próbki, co umożliwia wyznaczanie parametrów lepko-sprężystych bez ingerencji w jej strukturę.
 urządzenie składa się z jednostki pomiarowej wyposażonej w układ generacji i detekcji drgań, komory pomiarowej umożliwiającej prowadzenie badań w kontrolowanych warunkach środowiskowych oraz dedykowanego oprogramowania do analizy i wizualizacji wyników. system pozwala na prowadzenie długoterminowych pomiarów tej samej próbki, co jest szczególnie istotne w badaniach procesów zachodzących w czasie, takich jak żelowanie, degradacja czy wzrost struktur biologicznych.
 dzięki swojej konstrukcji i funkcjonalności elastosens bio stanowi nowoczesne narzędzie badawcze wspierające rozwój metod diagnostycznych oraz analizę właściwości mechanicznych materiałów stosowanych w inżynierii biomedycznej.</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>System elastosens bio umożliwia precyzyjne, bezkontaktowe i niedestrukcyjne pomiary właściwości lepko-sprężystych materiałów miękkich i biomateriałów, w tym modułów sprężystości, stratności oraz tłumienia. pozwala na analizę zmian w czasie (np. żelowanie, degradacja) oraz znajduje zastosowanie w kalibracji i walidacji elastografii ultradźwiękowej i badaniach materiałów modelowych oraz biologicznych.</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G5" t="inlineStr">
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
         <is>
           <t>Udostępnienie aparatury możliwe po uprzednim uzgodnieniu z osobą kontaktową.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>Laboratorium inżynierii biomedycznej</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>Kijanka Piotr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/piotr-kijanka-8228.html</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>Biomateriały, hydrożele, lepkosprężystość, tkanki, właściwości mechaniczne</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" t="inlineStr">
+    <row r="7">
+      <c r="A7" t="inlineStr">
         <is>
           <t>System do pomiaru emisji akustycznej</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>System do pomiaru zjawisk emisji akustycznej to zaawansowany, wielokanałowy zestaw pomiarowy przeznaczony do rejestracji pełnego pola falowego generowanego podczas procesów zachodzących w materiałach i konstrukcjach. jego centralnym elementem jest jednostka akwizycji wyposażona w 12 kanałów pomiarowych, z możliwością rozszerzenia do 38 oraz połaczenia z innymi systemami pomiarowymi. każdy kanał próbowany jest synchronicznie z częstotliwością 40 mhz przy 16 bitach rozdzielczości. jednostka oferuje programowalne zakresy napięć i zestaw wysokorzędowych filtrów częstotliwościowych.
 integralną częścią systemu jest zestaw 20 czujników emisji akustycznej różnego typu, obejmujących szeroki zakres czułości i pasm pracy – od sensorów niskoczęstotliwościowych do 1700 khz. w skład zestawu wchodzi 12 przedwzmacniaczy sygnałowych, procesory sygnału, karty pomiarowe oraz komplet okablowania umożliwiający równoczesne lub indywidualne podłączanie wszystkich sensorów. dodatkowym modułem systemu jest dwukanałowy układ pomiaru ae programowany w python, z zasilaniem poe oraz ip67.</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>System umożliwia pomiary emisji akustycznej w materiałach i konstrukcjach, monitorowanie procesów technologicznych i zjawisk propagacji fal sprężystych czy inicjacji i propagacji defektów. zaawansowane oprogramowanie umożliwia akwizycję i analizę sygnałów oraz lokalizację źródeł ae. mobilny moduł akwizycji danych pozwala na pomiary także poza laboratorium.</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>System ae rejestruje pełne pole falowe za pomocą 12 kanałów przy częst. próbkowania 40 mhz i rozdz. 16 bit na kanał. każdy kanał wyposażony jest zaawansowaną filtrację sygnałów. akwizycja realizowana jest za pomocą szerokopasmowych czujników ae (25–1500 khz). system umożliwia rejestrację do 1800 zdarzeń ae/s oraz zapis 2 gb przebiegów na moduł, a dodatkowy moduł dwukanałowy (próbkowanie 10 mhz) umożliwia lokalne przetwarzanie skryptowe.</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G6" t="inlineStr">
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
         <is>
           <t>Aparatura badawcza jest dostępna dla innych zespołów, katedr i jednostek organizacyjnych agh na bazie współpracy  nieodpłatnie lub w ramach środków przeznaczonych na ten cel w projektach lub w ramach innych źródeł finansowania. w takim modelu możliwa jest realizacja badań wraz z analizą danych lub dostarczenie danych surowych do zleceniodawcy. istnieje możliwość skorzystania z aparatury w laboratoriach imir lub innych w agh lub w poza (przy zapewnieniu odpowiedniej obsługi i ubezpieczenia sprzęt</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>Katedra systemów wytwarzania</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>Zespół metamateriałów i dynamiki fal</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>Paćko Paweł</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-packo-7226.html</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>Badania nieniszczące, emisja akustyczna, inspekcja konstrukcji</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" t="inlineStr">
+    <row r="8">
+      <c r="A8" t="inlineStr">
         <is>
           <t>Skaningowy mikroskop elektrochemiczny - biologic m470</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>Biologic m470</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>Elektrochemiczna stacja skanująca umożliwiająca obrazowanie powierzchni próbki z wykorzystaniem technik takich jak:
 - leis  - technika umożliwia pomiary leis i lokalnej mikroskopii impedancji elektrochemicznej (leim). w leis mierzone są widma impedancji punkt po punkcie. gdy używany jest leim, lokalne różnice impedancji można mapować przy pojedynczej częstotliwości prądu przemiennego,
 - secm - technika umożliwia pomiar topografii próbki oraz jej jednorodności fazowej dla stałej odległości między sondą a próbką.</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	zakres skanowania: min. 110 mm x min. 110 mm
 	minimalny krok przesuwu w kierunkach x, y, z: max. 20 nm
 	możliwość pomiarów elektrochemicznych w środowisku pozbawionym mediatora
 	możliwość prowadzenia pomiarów metodą elektrochemicznej spektroskopii impedancyjnej (w tym możliwość tworzenia map 2d)
 	zakres częstotliwości dla pomiarów eis: od maks. 1 µhz do min. 1 mhz
 </t>
         </is>
       </c>
-      <c r="E7" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G7" t="inlineStr">
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>Zakład fotofizyki i elektrochemii półprzewodników</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>Jarczewski Sebastian</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/sebastian-jarczewski-10591.html</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>Eis, leis</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" t="inlineStr">
+    <row r="9">
+      <c r="A9" t="inlineStr">
         <is>
           <t>System do wysokorozdzielczej litografii elektronowej</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>Eline plus basic - sn.: 1-212-233</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>W pomieszczeniu czystym klasy 100 znajduje się urządzenie do litografii elektronowej (raith eline+). układ składa się z działa elektronowego, detektora elektronów wtórnych, detektora in-lens, interferometru laserowego, elektroniki sterującej oraz układu pomp do utrzymania odpowiedniej próżni w urządzeniu. układ umożliwia naświetlanie elementów o  rozmiarach od 10 nm do kilkaset µm na powierzchni próbki o rozmiarach do 4 cali.
 dodatkowo w  pomieszczeniu znajduje się stół procesowy (firmy arias) do nakładania, wygrzewania i usuwania rezystów. w stole mamy umiejscowioną płytę grzewczą, myjkę ultradźwiękowa, wirówkę, pistolet z azotem do zdmuchiwania pyłków z próbek i pistolet z wodą destylowaną do przemywania próbek. do stołu są doprowadzone niezbędne instalacje takie jak wodna, gazowa i odciąg umiejscowiony w blacie stołu, który na bieżąco odprowadza opary substancji chemicznych na zewnątrz.
 litografia elektronowa jest wykonywana przy użyciu rezystów pozytywowych serii ar-p 617, natomiast litografia negatywowa jest oparta o rezysty serii ar-n 7520.</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>Użytkownicy aparatury mają możliwość dokładnej nanostrukturyzacji w opisanej rozdzielczości. całość procesu odbywa się w pomieszczeniach czystych co wpływa korzystnie na jakość otrzymywanych próbek. w połączeniu z bliskim sąsiedztwem pomieszczenia do ablacji laserowej, możliwym jest uzyskanie kompletnych złącz z potencjałem zastosowania w dziedzinach nauki takich jak np. spintronika.</t>
-        </is>
-[...66 lines deleted...]
-          <t>Aparatura pozwala na nanoszenie cienkich warstw materiałów takich jak: tytan, złoto, glin czy tlenek glinu, przy późniejszym trawieniu działem jonowym. w połączeniu z litografią, pozwala to na otrzymanie kolejnych warstw atomowych. warstwy nanoszone są przy wysokiej próżni (hv), pod ciśnieniem około 1 x 10-7 mbar. maksymalny rozmiar próbki do trawienia i nanoszenia warstw to wafer o średnicy 6, lub próbka 4 cale na 4 cale.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Chrobak Maciej</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/maciej-chrobak-8494.html</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>Cienkie warstwy, profilometr, sputtering, trawienie jonowe</t>
+          <t>Nanolitografia, nanostrukturyzacja, nanoszenie cienkich warstw</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Magnetometr vsm z kriostatem</t>
+          <t>System do trawienia jonowego i nanoszenia warstw</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Magnetometr wibracyjny lakeshore 7407</t>
+          <t>Microsystems ionsys 500</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Magnetometr wibracyjny, typ 7407 firmy lakeshore, wuposażony w kriostat i piec pozwala na pomiar namagnesowania w funkcji temperatury (w zakresie od temperatury ciekłego azotu do 1000 ºc), w funkcji zewnętrznego pola magnetycznego (do 2.5 tesla w temperaturze pokojowej i 1.6 tesla w szerokim zakresie temperatur), a także w funkcji orientacji próbki względem kierunku pola (pełny obrót próbki w kierunku azymutalnym). działa w oparciu o metodę wibrującej próbki i kwadraturową detekcję zmiany indukowanego przez nią strumienia pola magnetycznego. umożliwia badanie próbek litych, monokryształów, cienkich warstw, proszków, cieczy i roztworów. w temperaturze pokojowej możliwy jest pomiar próbek o rozmiarach liniowych sięgających 10 mm i masie 10 g. pomiary temperaturowe możliwe są dla próbek o wymiarach liniowych nie większych niż 5 mm. pomiar cieczy i roztworów wodnych nanocząstek możliwy jest w zakresie temperatur od 77 k do 450 k.</t>
+          <t>W  pomieszczeniu czystym klasy 10000 znajduje się urządzenie do trawienia jonowego i nanoszenia cienkich warstw microsystems ionsys 500. system jest wyposażony w działo jonowe wraz z detektorem sims, który umożliwia trawienie cienkich warstw z  nanometrową precyzją oraz w magnetronowe źródło rozpylające. w pomieszczeniu tym znajduje się również profilometr kontaktowy (bruker dektakxt) służący do pomiaru grubości i szorstkości wytworzonych nanostruktur i zdeponowanych warstw.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>M(h), m(t), m(q)</t>
+          <t>Aparatura pozwala na nanoszenie cienkich warstw materiałów takich jak: tytan, złoto, glin czy tlenek glinu, przy późniejszym trawieniu działem jonowym. w połączeniu z litografią, pozwala to na otrzymanie kolejnych warstw atomowych. warstwy nanoszone są przy wysokiej próżni (hv), pod ciśnieniem około 1 x 10-7 mbar. maksymalny rozmiar próbki do trawienia i nanoszenia warstw to wafer o średnicy 6, lub próbka 4 cale na 4 cale.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+          <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>Żywczak Antoni</t>
+          <t>Chrobak Maciej</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/antoni-zywczak-7839.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/maciej-chrobak-8494.html</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>Anizotropia magnetyczna, fc, krzywa magnesowania, magnetyzacja, podatność magnetyczna dc, zfc</t>
+          <t>Cienkie warstwy, profilometr, sputtering, trawienie jonowe</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t>Magnetometr vsm z kriostatem</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Magnetometr wibracyjny lakeshore 7407</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Magnetometr wibracyjny, typ 7407 firmy lakeshore, wuposażony w kriostat i piec pozwala na pomiar namagnesowania w funkcji temperatury (w zakresie od temperatury ciekłego azotu do 1000 ºc), w funkcji zewnętrznego pola magnetycznego (do 2.5 tesla w temperaturze pokojowej i 1.6 tesla w szerokim zakresie temperatur), a także w funkcji orientacji próbki względem kierunku pola (pełny obrót próbki w kierunku azymutalnym). działa w oparciu o metodę wibrującej próbki i kwadraturową detekcję zmiany indukowanego przez nią strumienia pola magnetycznego. umożliwia badanie próbek litych, monokryształów, cienkich warstw, proszków, cieczy i roztworów. w temperaturze pokojowej możliwy jest pomiar próbek o rozmiarach liniowych sięgających 10 mm i masie 10 g. pomiary temperaturowe możliwe są dla próbek o wymiarach liniowych nie większych niż 5 mm. pomiar cieczy i roztworów wodnych nanocząstek możliwy jest w zakresie temperatur od 77 k do 450 k.</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>M(h), m(t), m(q)</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>Żywczak Antoni</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/antoni-zywczak-7839.html</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>Anizotropia magnetyczna, fc, krzywa magnesowania, magnetyzacja, podatność magnetyczna dc, zfc</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t>Mikroskop polaryzacyjny -  uniwersalny olympus bx-51</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>Mikroskop polaryzacyjny - uniwersalny olympus bx-51</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Polaryzacyjny mikroskop firmy olympus - model bx-51 stanowi kompletny system do badań właściwości optycznych minerałów i faz krystalicznych w świetle spolaryzowanym przechodzącym i odbitym. mikroskop został wyposażony w kamerę cyfrową olympus sc180 oraz dwa zestawy obiektywów u-plan f: x5, x10, x20, x40 oraz um-plan f (do światła odbitego): x5, x10, x20, x50. 
  </t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>Zestaw mikroskopowy umożliwia opis właściwości optycznych minerałów i faz krystalicznych obserwowanych w świetle spolaryzowanym, przechodzącym i odbitym. ponadto umożliwia wykonanie pełnego opisu petrograficznego próbek skalnych i opisu rud, wraz z szczegółową dokumentacją fotograficzną.</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>Badania właściwości optycznych minerałów i faz krystalicznych w świetle spolaryzowanym przechodzącym i odbitym
 badania konoskopowe
 identyfikacja i opis minerałów i faz krystalicznych
 opis, analiza ilościowa skał</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G11" t="inlineStr">
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
         <is>
           <t>Wymagana jest zgoda kierownika katedry kmpig. badania mogą być wykonane odpłatnie, albo na zasadzie współpracy naukowej.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>Katedra mineralogii, petrografii i geochemii</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>Zespół mineralogii, petrologii i geochemii</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>Sęk Mateusz</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/mateusz-sek-9325.html</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>Geologia, mikroskop polaryzacyjny, mikroskopia, mineralogia, petrografia</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" t="inlineStr">
+    <row r="13">
+      <c r="A13" t="inlineStr">
         <is>
           <t>Zintegrowany system detekcji sygnałów o niskim natężeniu</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <t>Keithley 4200a-scs – system analizy parametrów elektronicznych</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C13" t="inlineStr">
         <is>
           <t>Keithley 4200a-scs to kompletny analizator parametrów półprzewodnikowych wyposażony w cztery moduły pomiarowe smu (4201-smu) oraz jeden moduł pojemnościowo-napięciowy 4215-cvu, co umożliwia wykonywanie pełnego zestawu pomiarów i-v, c-v, c-f, c-t oraz pomiarów impedancyjnych ac.
 cztery moduły 4201-smu zapewniają wysoką precyzję pomiarów prądowo-napięciowych, oferując:
 	moc wyjściową min. 2 w,
 	maksymalne napięcie ≥210 v,
 	prąd do ≥100 ma przy 21 v,
 	rozdzielczość prądową z przedwzmacniaczem sięgającą 2 fa oraz rozdzielczość pomiaru prądu aż 10 aa.
 dzięki dedykowanemu przedwzmacniaczowi prądowemu 4200-pa system oferuje wyjątkowo wysoką czułość i dokładność pomiaru nawet na najniższych zakresach.
 zainstalowany moduł 4215-cvu umożliwia pomiary pojemnościowo-napięciowe i impedancyjne w szerokim zakresie częstotliwości od 1 khz do 10 mhz, oferując rozdzielczość pomiaru prądu na poziomie 1 af oraz napięcie wyjściowe od 10 mv rms do 1 v rms. moduł pozwala również na zadawanie niesymetrycznego napięcia bias do ±30 v, a w połączeniu z modułami smu – do ±210 v.
 system pracuje w środowisku windows 10 lub równoważnym, wykorzystując zaawansowane oprogramowanie producenta do akwizycji, analizy i automatyzacji pomiarów. 
 keithley 4200a-scs w konfiguracji 4× smu + 1× cvu stanowi kompletne, profesjonalne rozwiązanie do badań materiałowych, projektowania układów elektronicznych oraz charakterystyki struktur półprzewodnikowych.</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>Keithley 4200a-scs umożliwia kompleksowe badania i-v, c-v, c-f, c-t oraz analizę impedancyjną ac, charakterystykę materiałów, tranzystorów, dielektryków i złączy. dzięki pomiarom niskoprądowym pozwala analizować ultraczułe struktury. współpraca z chłodziarką rozcieńczalnikową umożliwia prowadzenie badań w temperaturach poniżej 100 mk.</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G12" t="inlineStr">
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>Chrobak Maciej</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/maciej-chrobak-8494.html</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>Cvu, pomiary i-v / c-v, pomiary niskoprądowe, smu</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" t="inlineStr">
+    <row r="14">
+      <c r="A14" t="inlineStr">
         <is>
           <t>System autoklawowy</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>System autoklawowy hva-70/100-10.0</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">System autoklawowy hva-70/100-10.0 firmy amp to zaawansowane urządzenie przeznaczone do wytwarzania wysokiej jakości struktur kompozytowych o osnowach polimerowych i węglowych. aparatura umożliwia prowadzenie procesów utwardzania laminatów w kontrolowanych warunkach podwyższonego ciśnienia i temperatury, zapewniając minimalizację porowatości oraz wysoką powtarzalność parametrów technologicznych. 
 autoklaw wyposażony jest w cylindryczną komorę roboczą o długości ok. 1m i średnicy 0,7m, umożliwiającą wytwarzanie wielkogabarytowych elementów konstrukcyjnych. maksymalna temperatura pracy wynosi 200°c, natomiast maksymalne ciśnienie robocze do 10 bar. system posiada zautomatyzowany układ sterowania plc z możliwością programowania wieloetapowych cykli temperaturowo-ciśnieniowych oraz rejestracją danych procesowych. 
 urządzenie wyposażone jest w system wymuszonej cyrkulacji powietrza zapewniający jednorodność temperatury w całej objętości komory (±2–3°c), system kontroli próżni w worku próżniowym oraz zabezpieczenia nadciśnieniowe zgodne z normami przemysłowymi. konstrukcja spełnia wymagania dyrektywy ciśnieniowej ped. 
 system umożliwia wytwarzanie kompozytów cfrp, gfrp, kompozytów hybrydowych oraz materiałów typu c/c i c/sic po etapie impregnacji. technologia autoklawowa pozwala osiągać wysokie udziały objętościowe włókien (&gt;60%) przy minimalnym poziomie defektów. 
  </t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>Wytwarzanie laminatów cfrp, gfrp i kompozytów hybrydowych w kontrolowanych warunkach do 200°c i 10 bar; badania wpływu nanomodyfikacji na właściwości mechaniczne, ablacyjne i termiczne; optymalizacja cykli dosycania i utwardzania prepregów za pomocą żywic i polimerów wysokotemperaturowych.</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>Wielopunktowy pomiar i rejestracja temperatury (do 200°c, 4× typ j, ±2–3°c), ciśnienia (do 10 bar) i próżni (8 linii: 4 robocze + 4 pomiarowe) w czasie rzeczywistym. programowanie, archiwizacja i analiza cykli utwardzania; kontrola gradientu nagrzewania (~3°c/min), sprężania (0,3–1 bar/min) i odpowietrzania (≤1 bar/min). eksport danych i walidacja jakości kompozytu.</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G13" t="inlineStr">
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
         <is>
           <t>Dostęp po akceptacji planu badań przez kierownika laboratorium i lidera grupy zaawansowanych syntetycznych materiałów węglowych (syntcarbon). realizacja w formule współpracy naukowej. harmonogram ustalany indywidualnie. wymagana obecność przeszkolonego operatora.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>Katedra biomateriałów i kompozytów</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>Katedra biomateriałów i kompozytów, wimic agh, pracownia technologii kompozytowych, grupa zaawansowane syntetyczne materiały węglowe (syntcarbon)</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>Frączek-Szczypta Aneta</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aneta-fraczek-szczypta-6590.html</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>Autoklaw, kompozyty węglowe, materiały ablacyjne, modyfikacja nanocząstkami, nanocząstki, prepreg</t>
-        </is>
-[...70 lines deleted...]
-          <t>Adsorbcja/desorbcja molekuł, (nano)warstwy</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
+          <t>Mikrowaga kwarcowa</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Mikrowaga kwarcowa qsense explorer</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Qsense explorer qcm-d stanowi laboratoryjny system mikrowagi kwarcowej oparty na  pomiarach dyssypacji energii, przeznaczony do wysokoczułej analizy procesów na granicy faz ciało stałe–ciecz. urządzenie umożliwia jednoczesny pomiar zmian masy oraz właściwości lepkosprężystych cienkich warstw w czasie rzeczywistym. </t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Qsense explorer qcm-d jest laboratoryjnym systemem pomiarowym przeznaczonym do analizy zmian masy, właściwości lepkosprężystych oraz struktury cienkich warstw osadzanych na powierzchni sensora w czasie rzeczywistym. urządzenie umożliwia badania procesów zachodzących na granicy faz, takich jak adsorpcja, desorpcja, wiązanie biomolekuł, tworzenie warstw polimerowych czy oddziaływania powierzchniowe w środowisku ciekłym. </t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">System pracuje z wymiennymi sensorami kwarcowymi o częstotliwości 5 mhz, wykonanymi m.in. ze złota oraz innych materiałów (sio₂, metale, polimery, szkło), i umożliwia pomiary próbek o objętości 40–200 µl w warunkach kontrolowanego przepływu 0–1 ml/min. zakres częstotliwości pomiarowej wynosi 1–72 mhz, a rozdzielczość kinetyczna do 300 punktów danych na sekundę. </t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Pomiary wykonywane są w ramach umów i zleceń po wcześniej akceptacji kierownika laboratorium wyłącznie przez upoważniony personel laboratorium. wszelkie szczegóły w bezpośrednim kontakcie mailowym lub telefonicznym.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Katedra biomateriałów i kompozytów</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Laboratorium badań mikrobiologicznych / biomimreg</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>Stodolak-Zych Ewa</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/ewa-stodolak-zych-7516.html</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>Adsorbcja/desorbcja molekuł, (nano)warstwy</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
           <t>Mikroskop wysokotemperaturowy z dylatometrem optycznym do badania materiałów ceramicznych i innych pracujący do temperatury 1700°c</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>Linseis l74 dylatometr optyczny / mikroskop wysokotemperaturowy</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t>Mikroskop wysokotemperaturowy z dylatometrem optycznym przeznaczony jest do zaawanasowanych obserwacji materiałów w wysokich temperaturach, a także wyznaczania współczynnika rozszerzalności cieplnej metodą bezkontaktową do temperatury 1700°c. aparatura wyposażona jest w kamery zapewniające uzyskiwanie obrazów z dużą rozdzielczością. zestaw umożliwia archiwizację danych, w szczególności dotyczących: zmian struktury próbek, temperatur charakterystycznych (temperatura początku i maksimum spiekania, temperatura mięknięcia, temperatura początku i maksimum pęcznienia, temperatura topnienia-półkuli, temperatura płynięcia) i kąta zwilżania materiałów przez ciekle żużle, szkło i inne stopy. aparat wyposażony jest w optykę do wyznaczania zmian długości próbki i współczynnika rozszerzalności cieplnej materiałów (cte, coefficient of thermal expansion) w funkcji temperatury. aparatura przystosowana jest do pracy w przepływie gazów ochronnych (ar, n2 i inne) oraz w próżni.</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	rejestracja krzywych obrazujących względne zmiany wysokości próbki w funkcji temp.,
 	oznaczenie temp. charakterystycznych materiałów (początku i maksimum spiekania, mięknięcia, początku i maksimum pęcznienia, topnienia-półkuli, płynięcia) zgodnie z różnymi normami,
 	rejestracja obrazów próbki do 1700°c,
 	wyznaczania współczynnika rozszerzalności cieplnej (cte) w funkcji temp.
 </t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	zakres temperatur: do 1700°c
 	system pomiarowy: optyczny, bezkontaktowy
 	dokładność: do 1 µm
 	pole widzenia: 10 × 14 mm
 	szybkość nagrzewania: 0,01 - 30 k/min
 	normy międzynarodowe: tak, możliwość dostosowania.
 	parametry morfometryczne: wysokość, szerokość, kąt kontaktu, wysokości / szerokości, pole powierzchni, kulistość oraz inne.
 </t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G15" t="inlineStr">
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
         <is>
           <t>Zgodnie z wcześniejszymi uzgodnieniami z kierownikiem laboratorium (dmadej@agh.edu.pl). obsługa tylko przez personel laboratorium materiałów ogniotrwałych i procesów wysokotemperaturowych.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>Katedra ceramiki i materiałów ogniotrwałych</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>Zespół materiałów ogniotrwałych i procesów wysokotemperaturowych, dominika madej</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>Madej Dominika</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/dominika-madej-7768.html</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>Dylatometr optyczny, mikroskop wysokotemperaturowy</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" t="inlineStr">
+    <row r="17">
+      <c r="A17" t="inlineStr">
         <is>
           <t>System sps (spark plasma sintering) do konsolidacji proszków – genicore u‑fast compact​</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B17" t="inlineStr">
         <is>
           <t>Genicore u‑fast compact​ (sps)</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <t>U‑fast compact to laboratoryjny system sps do szybkiego spiekania proszków z wykorzystaniem impulsowego prądu stałego, z komorą próżniową, układem hydraulicznym, wysokoprądowym zasilaczem impulsowym, chłodzeniem wodnym i pomiarem temperatury oraz skurczu. komora umożliwia stosowanie grafitowych form o średnicy zewnętrznej do ok. 80 mm; dwa chłodzone wodą stemple pełnią jednocześnie funkcję elektrod, dolny jest napędzany hydraulicznie, górny izolowany od obudowy. urządzenie osiąga do ok. 2300°c przy próżni rzędu 10⁻² mbar, wykorzystując krótkie impulsy prądowe (1–999 ms, przerwy 1–999 ms, 1–500 impulsów w pakiecie, dodatkowa przerwa 1–500 ms), a maksymalna siła prasowania wynosi ok. 105 kn w zakresie ok. 1–250 bar.​
 zasilacz generuje impulsy dc o szczytowym prądzie do ok. 5 ka i napięciu do 14 v, co umożliwia bardzo szybkie nagrzewanie grafitu i wsadu proszkowego. system próżniowy z pompą rotacyjną, automatycznie sterowanymi zaworami i przekaźnikiem próżni gwarantuje bezpieczne warunki pracy prasy. układ hydrauliczny z pompą sterowaną falownikiem zapewnia prędkość ruchu stempla do ok. 3 mm/s oraz pracę w dwóch zakresach sił, przy chłodzeniu oleju wodą i filtracji.​
 temperatura mierzona jest pirometrem osiowym w stemplu górnym oraz bocznym, obserwującym matrycę przez okna diagnostyczne; oprogramowanie umożliwia przełączanie między pomiarem bocznym i osiowym, ustawianie emisyjności i kontrolę gradientów nagrzewania. skurcz i przemieszczenie stempla monitorowane są enkoderem liniowym o rozdzielczości ok. 8 µm. sterowanie realizowane jest z panelu dotykowego z rejestracją danych procesowych, trybem ręcznym (rozwój technologii) i automatycznym (receptury wieloetapowe), modułem alarmów, historią procesów oraz możliwością zdalnego dostępu przez ethernet.​</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	szybkie spiekanie proszków ceramicznych, metalicznych i kompozytowych metodą sps/u‑fast w wysokiej próżni lub atmosferze obojętnej.
 	opracowywanie i optymalizacja technologii spiekania proszków o różnej ziarnistości przy ograniczonym rozroście ziarna dzięki krótkim czasom procesu.
 	badania wpływu parametrów impulsowego nagrzewania na mikrostrukturę, gęstość i właściwości wytwarzanych materiałów.
 </t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	rejestracja przebiegów temperatury (bocznej i osiowej), siły prasowania, przemieszczenia stempla, ciśnienia w komorze oraz parametrów impulsów prądowych w funkcji czasu, z możliwością eksportu danych (csv) do dalszej analizy.​
 	wyznaczanie krzywych skurczu, siła–czas i temperatura–czas oraz ocena powtarzalności i stabilności procesu na podstawie zarejestrowanych trendów i historii procesów.​
 </t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G16" t="inlineStr">
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń, po wcześniejszej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>Katedra ceramiki i materiałów ogniotrwałych</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>Pędzich zbigniew, dawid kozień</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>Pędzich Zbigniew</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/zbigniew-pedzich-4438.html</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>Spiekanie plazmowo-iskrowe, sps</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" t="inlineStr">
+    <row r="18">
+      <c r="A18" t="inlineStr">
         <is>
           <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B18" t="inlineStr">
         <is>
           <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">Komora próżniowa z magnetronami dc i rf oraz źródłem jonów kdc40.
 1.dwa źródła magnetronowe  
 kołnierz montażowy: dn 100cf
 max. moc (dc ): 400 w dc
 max. moc (rf ): 400 w rf
 max. napięcie (dc): 1200 v
 złącze dc/rf: typ 7/16
 2.zasilacz magnetronowy
 moc wyjściowa: 600w z możliwością rozszerzenia do 2400w
 prąd wyjściowy: od 1m do 1200 ma z możliwością rozszerzenia do 4.8a z
 przełącznik dla 3 magnetronów z kontrolą przesłon
 3.manipulator ręczny
 zakres 100 mm
 4.pokrywa komory z wciągnikiem  
 kołnierz dn 1 00cf
 5.aktualizacja oprogramowania </t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>Nanoszenie cienkich warstw metalicznych i dielektrycznych. trawienie jonowe warstw metalicznych i dielektrycznych</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>Brak</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G17" t="inlineStr">
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
         <is>
           <t>Ustalane indywidualnie</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>Laboratorium z-11/piotr wiśniowski pwis@agh.edu.pl; bartłomiej szafraniak szafrani@agh.edu.pl, łukasz fuśnik lfusnik@agh.edu.pl</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>Wiśniowski Piotr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/piotr-wisniowski-6550.html</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>Nanoszenie cienkich warstw, trawienie cienkich warstw</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" t="inlineStr">
+    <row r="19">
+      <c r="A19" t="inlineStr">
         <is>
           <t>Uhplc-ms/ms</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>System ultrasprawnej chromatografii cieczowej z  tandemowym spektrometrem mas typu potrójny kwadrupol model tsq altis</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>Spektrometry mas typu potrójny kwadrupol to instrumenty tandemowe. głównymi składowymi instrumentu są dwa kwadrupolowe analizatory mas oraz komora kolizyjna. takie rozwiązanie techniczne pozwalają zastosować tę aparaturę do celowanych analiz ilościowych z doskonałą czułością i precyzją oraz do badań przesiewowych (screening). doskonała precyzja, wysoka czułość, szybkości skanowania oraz możliwość fragmentacji badanych związków spowodowały, ze potrójne kwadrupole są obecnie złotym standardem dla tego typu analiz.
 kwadrupolowy analizator mas jest niezbędny przy analizach substancji w skomplikowanych matrycach. w szeroko pojętej farmacji oraz badaniach środowiskowych tego typu aparaturę wykorzystuje się standardowo do oznaczania, m.in. metabolitów leków/narkotyków/dopalaczy w płynach ustrojowych (screening i analiza ilościowa), badań sfałszowanych składników leków, badań farmakokinetycznych, sprawdzania czystość api po syntezie, czystość surowców do syntezy, oznaczanie zanieczyszczeń w gotowym produkcie. kwadrupolowy analizator mas daje możliwość prowadzenia oznaczeń ilościowych na podstawie eksperymentów sim czy srm, które z kolei zapewniają wysoką czułość  i precyzję oznaczeń. dodatkowo tryb srm (inaczej mrm) to złoty standard do oznaczeń ilościowych w technikach wykorzystujących spektrometrię mas. kluczowymi parametrami dla omawianej aparatury jest czułość, rozdzielczość, ilość przejść srm na sekundę oraz liniowość.
 każdego dnia pojawiają się nowe wyzwania w zakresie bezpieczeństwa żywności i środowiska. oznaczenie ilościowe setek zanieczyszczeń na ultraniskich poziomach można łatwo przeprowadzić za pomocą spektrometru mas tsq altis. instrument zapewnia solidne oznaczanie ilościowe, wyjątkową odtwarzalność, najwyższą czułość i niezwykłą szybkość.</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>System lc-ms/ms  jest niezbędny przy analizach substancji w skomplikowanych matrycach. w szeroko pojętej farmacji oraz badaniach środowiskowych stosuje się standardowo do oznaczania, m.in. metabolitów leków/narkotyków/dopalaczy w płynach ustrojowych (screening i analiza ilościowa), czystość surowców do syntezy, oznaczanie zanieczyszczeń w gotowym produkcie oraz próbkach środowoiskowych.</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>Spektrometr mas
 	źródła jonów typu electrospray z grzaną głowicą; jonizacja chemiczna;
 	tryby skanowania:
 		pełne skanowanie (full-scan)
 		monitorowanie wybranego jonu (sim)
 		monitorowanie wybranej reakcji (srm).
 chromatograf cieczowy
 oprogramowanie sterujące pracą spektrometru mas, umożliwiające akwizycję, obróbkę i  analizę danych.</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G18" t="inlineStr">
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>Zespół badań współczesnych zagrożeń środowiska</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>Styszko Katarzyna</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-styszko-5843.html</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>Biomarkery, chromatografia cieczowa, metabolity, mikrozanieczyszczenia, pozostałosci leków, spektrometria mas</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="inlineStr">
+    <row r="20">
+      <c r="A20" t="inlineStr">
         <is>
           <t>Platforma badawczo-rozwojowa dla inteligentnych wieloagentowych robotycznych systemów rojowych</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>Platforma badawczo-rozwojowa dla inteligentnych wieloagentowych robotycznych systemów rojowych</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>Roboty rosbot xl firmy husarion – uniwersalne, natywne dla ros 2 autonomiczne platformy mobilne przeznaczone do zastosowań badawczo-rozwojowych i szybkiego prototypowania w warunkach indoor. konstrukcja mechaniczna oparta jest na sztywnej ramie z malowanej proszkowo płyty aluminiowej (podwozie 1,5 mm, płyta górna 3 mm), co zapewnia wysoką wytrzymałość przy zachowaniu niewielkiej masy. typowe wymiary platformy (bez dodatkowych sensorów) wynoszą ok. 332 × 325 × 133,5 mm, masa ok. 5,38 kg. maksymalna prędkość liniowa robota to ok. 0,8 m/s (≈ 3 km/h), maksymalna prędkość kątowa 180°/s, a dopuszczalne obciążenie użyteczne sięga 10 kg. napęd stanowią cztery silniki prądu stałego z przekładniami i enkoderami inkrementalnymi, pozwalające na precyzyjne sterowanie ruchem i estymację odometrii. robot dostarczany jest z dwoma kompletami kół: klasycznymi kołami ogumionymi oraz kołami mecanum umożliwiającymi ruch holonomiczny (jazda w bok, ruchy diagonalne), co istotnie zwiększa manewrowość platformy w ograniczonych przestrzeniach laboratoryjnych.</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>1. autonomiczna nawigacja i lokalizacja 
 2. percepcja, wizyjne systemy percepcyjne i ai 
 3. sterowanie zespołem robotów, formacje i roje 
 4. integracja z systemami zewnętrznymi i przemysłem 4.0 
 5. zastosowania edukacyjne i dydaktyczne</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">1. pomiary kinematyczne i położenia 
 2. pomiary środowiska i otoczenia 
 3. pomiary czasowe i eksperymentalne 
 4. pomiary energetyczne i obciążenia 
 5. rejestracja i przetwarzanie danych </t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" t="inlineStr">
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
         <is>
           <t>Wedle uzgodnień</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>Katedra automatyki i robotyki</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>Laboratorium sztucznej inteligencji i pojazdów autonomicznych</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>Długosz Marek</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-dlugosz-5524.html</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>Mobilny robot autonomiczny, platforma badawcza ros 2, robotyka mobilna indor</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="inlineStr">
+    <row r="21">
+      <c r="A21" t="inlineStr">
         <is>
           <t>Badawcze stanowisko laboratoryjne do badania procesów fermentacji i produkcji biogazu</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>Badawcze stanowisko laboratoryjne do badania fermentacji i produkcji biogazu</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">Stanowisko laboratoryjne stanowi kompletny, zaumatyzowany system do badań procesów fermentacji metanowej i produkcji biogazu. charakteryzuje się modułową budową, wysoką precyzją pomiarów, pełną rejestracją danych procesowych. umożliwia prowadzenie badań w warunkach stabilnych i powtarzalnych, zapewniając wiarygodność i powtarzalność wyników.  całość składa się z 5 modułów:
 a) moduł do przygotowania substratów
 	homogenizator laboratoryjny: moc min. 800w, zakres 0,2-2,5l, obroty 3000-25000rpm
 	mieszadło mechaniczne kwasoodporne: moment obrotowy ≥ 100ncm, obroty 30-1300rpm, lepkość do 70000mpas  
 b) moduł biofermentatorów do prowadzenia procesu fermentacji metanowej
 	trzy fermentatory o pojemności 50-55 l wraz z pełnym wyposażeniem
 	analizator lkt i zasadowości, spektrofotometr uv-vis 190-1100nm
 c) moduł sterowania i akwizycji danych
 	sterowanie modułami fermentacyjnymi, osuszanie biogazu do 3°c, analiza ch4, co2, h2s, o2, h2
 	panel dotykowy wraz z lan - możliwość podłączenia pc
 d) moduł do oznaczania podatności substancji organicznych na degradację biologiczną
 	cieplarka 200 l, moduł mieszający 12-miejscowy, butelki pomiarowe 250ml z ekranami lcd
 	absorber co2, urządzenie 3-kanałowe, miernik przenośny z sondami ph i nh4, zestaw 6-miejscowy do pomiaru oddychania tlenowego
 e) moduł do odwadniania i przeróbki pofermentu
 	prasa filtracyjna o wydajności do 50kg/h, sucha masa 30-35%
 	układ do higienizacji i suszenia do 50kg/h, sucha masa 90%
 </t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Stanowisko umożliwia kontrolę i rejestrację parametrów procesowych, analizę ilości i składu biogazu oraz ocenę podatności substratów na biodegradację. układ posiada budowę modułową i możliwość rozbudowy o dodatkowe fermentatory.   </t>
         </is>
       </c>
-      <c r="E20" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G20" t="inlineStr">
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
         <is>
           <t>Badania wykonywane przez przeszkolonych pracowników badawczych po uprzednim kontakcie.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>Katedra inżynierii gazowniczej</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>Reservoir geoscience &amp; advanced engineering research group/ laboratorium mechanicznych i petrofizycznych właściwości skał złożowych bud. d2 pok. p.03</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>Chmielowski Krzysztof</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/krzysztof-jan-chmielowski-10153.html</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>Biogaz, biopaliwa, co2, fermentacja, metan</t>
-        </is>
-[...70 lines deleted...]
-          <t>Chromatografia, gpc, makromolekuły, masa cząsteczkowa, paliwa, plastiki, sec</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Analizator pierwiastków o, n i h</t>
+          <t>Multidetektorowy system gpc/sec</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Leco onh 836</t>
+          <t>Chromatograf żelowo permeacyjny/chromatograf wykluczenia mas – (gpc/sec) - agilent 1260 infinity ii/iii</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Analizator elementarny onh836 tlenu/azotu/wodoru jest przeznaczony do szerokiego zakresu pomiarów zawartości tlenu, azotu i wodoru w materiałach nieorganicznych, stopach żelaza i metali nieżelaznych oraz materiałach ogniotrwałych z wykorzystaniem techniki fuzji w gazie obojętnym. </t>
+          <t>Multidetektorowy zestaw do chromatografii żelowo-permeacyjnej/chromatografii wykluczenia mas (gpc/sec) pozwalający na wyznaczanie rozkładu rozmiarów i mas cząsteczkowych związków zawartych w różnego rodzaju matrycach próbek organicznych. układ gpc/sec jest wyposażony w potrójny system detektorów tj. (i) detektor rozproszenia światła (dwukątowy), (ii) detektor refraktometryczny, oraz (iii) detektor wiskozymetryczny. potrójny układ detektorów dostarcza kompleksowego pakietu danych pozwalających wyznaczyć rozkłady mas cząsteczkowych, jak również kształt i konformację związków organicznych obecnych w mieszaninie. dane z analizy gpc/sec rozszerzają możliwości standardowych technik instrumentalnych, takich jak gc, hplc czy ft-ir, które nie dają możliwości analizy makrocząsteczek, m.in. ze względu na ograniczenia techniczne – wysokie temperatury odparowania, często możliwość dekompozycji termicznej, trudności w kontekście kalibracji czy niestabilność związków. cały układ jest wyposażony w automatyczny, wielopozycyjny podajnik próbek, pompę izokratyczną oraz termostat kolumn regulowany do pracy w zakresie 5-90°c.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>System onh836 tlen/azot/wodór jest przeznaczony do jednoczesnego pomiaru w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.  potrójne ogniwa ir do wykrywania tlenu zapewniają najszerszy możliwy zakres wykrywania. aby zmniejszyć zakłócenia wynikające z dryftu instrumentu, przed każdą analizą wykonuje się referencyjne pomiary czystego gazu nośnego.</t>
+          <t>Układ dedykowany do analizy związków niepolarnych, kalibrowany względem zestawu materiałów referencyjnych na bazie polistyrenu. warunek konieczny: rozpuszczalność analitów w thf. możliwa analiza przykładowych próbek takich jak: frakcje niepolarne paliw, biopaliw, komponenty paliw alternatywnych, ciężkich frakcji paliwowych, analiza konwencjonalnych polimerów (m.in. pvc, pe, pp, ps), jak i biopolimerów.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Jednoczesny pomiar w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.</t>
+          <t>Oznaczenie rozkładu mas cząsteczkowych mieszanin, wyznaczenie średniej masy cząsteczkowej liczbowej i wagowej, wyznaczenie współczynnika polidyspersyjności. zakres wykonalności oznaczania mas do weryfikacji z osobą kontaktową.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Możliwość wykonania pomiarów na zasadzie współpracy naukowej oraz zleceń komercyjnych po wcześniejszym uzgodnieniu zakresu badań, terminu i formy współpracy z opiekunem aparatury.</t>
+          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony i przeszkolony personel laboratorium.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Zespół nanomateriałów i odpadów węglonośnych</t>
+          <t>Zespół paliw ciekłych, biopaliw i bioproduktów</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Czosnek Cezary</t>
+          <t>Wądrzyk Mariusz</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/cezary-czosnek-543.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/mariusz-wadrzyk-6855.html</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>Analiza elementarna, materiały cermiaczne, materiały nieorganiczne, oznaczenie zawartości azotu, oznaczenie zawartości tlenu, oznaczenie zawartości wodoru</t>
+          <t>Chromatografia, gpc, makromolekuły, masa cząsteczkowa, paliwa, plastiki, sec</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
+          <t>Analizator pierwiastków o, n i h</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Leco onh 836</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Analizator elementarny onh836 tlenu/azotu/wodoru jest przeznaczony do szerokiego zakresu pomiarów zawartości tlenu, azotu i wodoru w materiałach nieorganicznych, stopach żelaza i metali nieżelaznych oraz materiałach ogniotrwałych z wykorzystaniem techniki fuzji w gazie obojętnym. </t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>System onh836 tlen/azot/wodór jest przeznaczony do jednoczesnego pomiaru w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.  potrójne ogniwa ir do wykrywania tlenu zapewniają najszerszy możliwy zakres wykrywania. aby zmniejszyć zakłócenia wynikające z dryftu instrumentu, przed każdą analizą wykonuje się referencyjne pomiary czystego gazu nośnego.</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Jednoczesny pomiar w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Możliwość wykonania pomiarów na zasadzie współpracy naukowej oraz zleceń komercyjnych po wcześniejszym uzgodnieniu zakresu badań, terminu i formy współpracy z opiekunem aparatury.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Katedra technologii paliw</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Zespół nanomateriałów i odpadów węglonośnych</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>Czosnek Cezary</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/cezary-czosnek-543.html</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>Analiza elementarna, materiały cermiaczne, materiały nieorganiczne, oznaczenie zawartości azotu, oznaczenie zawartości tlenu, oznaczenie zawartości wodoru</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
           <t>Zintegrowany zestaw przygotowania prób i wzorców do analiz śladowych</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B24" t="inlineStr">
         <is>
           <t>System baker spe 12g - system próżniowy z 12 króćcami typu luera do przygotowania próbek z zastosowaniem kolumienek bakerbond™ spe</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C24" t="inlineStr">
         <is>
           <t>System baker spe 12g to specjalistyczny system próżniowy przeznaczony do równoległego przygotowywania próbek metodą ekstrakcji do fazy stałej (spe). wyposażony w 12 króćców typu luer, umożliwia jednoczesne podłączanie kolumienek bakerbond™ spe, co pozwala na równoległe oczyszczanie i zatężanie próbek w sposób szybki, powtarzalny i kontrolowany. system zapewnia:
 	równomierną regulację podciśnienia dla wszystkich próbek,
 	możliwość jednoczesnej pracy z różnymi typami kolumienek,
 	szczelną i wytrzymałą konstrukcję odporną na działanie rozpuszczalników,
 	ergonomiczny układ króćców ułatwiający obsługę i minimalizujący ryzyko błędów.
 dzięki swojej funkcjonalności system baker spe 12g jest niezastąpionym narzędziem w laboratoriach analitycznych zajmujących się analizą śladową, kontrolą jakości, badaniami środowiskowymi oraz analizą żywności i farmaceutyków.</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">System znajduje zastosowanie w analizach hplc, gc, lc-ms czy gc-ms, gdzie jakość przygotowania próbek ma kluczowe znaczenie dla czułości i dokładności wyników.
 baker spe 12g umożliwia pracę z szeroką gamą sorbentów, co daje możliwość dopasowania metody do specyfiki badanych analitów – od pestycydów i leków, przez metabolity i biomarkery, aż po związki zanieczyszczające środowisko. 
  </t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">System baker spe 12g umożliwia:
 	uzyskiwanie niskich granic oznaczalności (lod/loq),
 	zapewnienie wysokiej powtarzalności i odtwarzalności wyników,
 	redukcję wpływu matrycy - większa dokładność i precyzję pomiarów,
 	przygotowanie próbek do analiz chromatograficznych i spektrometrycznych (hplc, gc, lc-ms, gc-ms).
 </t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" t="inlineStr">
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
         <is>
           <t>Aparatura badawcza dostępna w laboratoriach uczelni udostępniana jest studentom, doktorantom, pracownikom naukowym oraz – na zasadach komercyjnych – podmiotom zewnętrznym. korzystanie z urządzeń odbywa się zgodnie z regulaminem laboratorium i wymaga wcześniejszego uzgodnienia terminu z osobą odpowiedzialną za obsługę aparatury.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>Katedra ochrony środowiska</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>Laboratorium chromatografii cieczowej</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>Koziarska Marta</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marta-agnieszka-koziarska-10423.html</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>Ekstrakcja do fazy stałej, hplc-ms/ms, przygotowanie prób</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>Zintegrowany zestaw przygotowania prób i wzorców do analiz śladowych</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>Koncentrator próżniowy centrivap pro</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">Koncentrator próżniowy centrivap® pro vacuum jest  przeznaczony do szybkiego i skutecznego zatężania próbek w różnorodnych matrycach. system wykorzystuje połączenie próżni, ciepła i wymuszonego przepływu gazu w celu odparowania rozpuszczalników, zapewniając bezpieczne i efektywne przygotowanie próbek do dalszych analiz.
 główne cechy urządzenia:
 	wysoka wydajność zatężania próbek w małych i średnich objętościach.
 	równomierne rozprowadzanie ciepła zapewniające minimalizację strat analitów wrażliwych na temperaturę.
 	kontrolowane warunki próżni i temperatury umożliwiają optymalizację procesu dla różnych typów rozpuszczalników i próbek.
 	kompatybilność z różnymi typami probówek i płyt mikropróbkowych.
  </t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Centrivap® pro vacuum concentrator umożliwia:
 	zatężanie próbek chemicznych i biologicznych,
 	przygotowanie próbek do technik hplc, gc, lc-ms, ms, icp-ms,
 	obróbka próbek z różnorodnych matryc,
 	redukcja matryc i interferencji.
 </t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	niższe granice wykrywalności (lod) i oznaczalności (loq),
 	poprawa dokładności i precyzji pomiarów, 
 	możliwość pracy z próbkami o bardzo małej objętości,
 	przygotowanie próbek do hplc, gc, lc-ms, gc-ms, ms, icp-ms,
 	zwiększenie powtarzalności wyników.
 </t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G24" t="inlineStr">
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
         <is>
           <t>Aparatura badawcza dostępna w laboratoriach uczelni udostępniana jest studentom, doktorantom, pracownikom naukowym oraz – na zasadach komercyjnych – podmiotom zewnętrznym. korzystanie z urządzeń odbywa się zgodnie z regulaminem laboratorium i wymaga wcześniejszego uzgodnienia terminu z osobą odpowiedzialną za obsługę aparatury.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>Katedra ochrony środowiska</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>Laboratorium chromatografii cieczowej</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>Koziarska Marta</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marta-agnieszka-koziarska-10423.html</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>Centrivap, koncentrator, próżnia</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr">
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>Napylarka leica em ace600</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>Leica em ace600</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">Wysokopróżniowa napylarka leica em ace600 do napylania cienkich warstw z dwóch źródeł różnych metali. w skład układu wchodzą:
 	wewnętrzna, zintegrowana z systemem membranowa, bezolejowa pompa próżniowa oraz pompa turbomolekularna tmp,
 	2 zintegrowane głowice do napylania metalem,
 	automatyczny stolik z regulowaną wysokością, rotacją i kątem napylania,
 	waga kwarcowa qsg do pomiaru grubości napylonej warstwy.
 </t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>Otrzymywanie cienkich warstw metalicznych</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>Zakład fotofizyki i elektrochemii półprzewodników</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>Sławek Andrzej</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/andrzej-slawek-9563.html</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>Cienkie filmy, cienkie warstwy, warstwy przewodzące</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <t>Stanowisko pomiarowe składa się z wektorowego analiza sieci rohde &amp; schwarz zna67 z opcją b16, mechanicznego kitu kalibracyjnego rohde &amp; schwarz zn-z218, dwóch tunerów impedancji focus microwaves c6720b wraz z oprogramowaniem sterującym, dwóch układów polaryzacji focus microwaves bt0167-12-p, terminatora te67-5-39,  zestawu kabli junkosha mwx061-00914vmsvms/b oraz zestawu adapterów między standardem 1.85 mm oraz większymi.</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">Stanowisko służące do pełnej wektorowej charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz. stanowisko to umożliwi pomiar zespolonych współczynników odbicia oraz transmisji dowolnych wielowrotników przy arbitralnie ustalanym punkcie pracy. </t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">Czterowrotowy pomiar zespolonych parametrów rozproszenia w paśmie 10 mhz do 67 ghz w systemie impedancji 50 ohm lub dwuwrotowy pomiar z możliwością strojenia impedancji wejściowej i wyjściowej widzianych przez badane urządzenie. </t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>Wewnętrzny tylko dla agh, zewnętrzny w formie zlecenia na pomiary prowadzone przez przeszkolonego pracownika agh
 aparatura udostępniana jest do użytku dla pracowników i doktorantów agh po odbyciu szkolenia z obsługi urządzenia i po potwierdzeniu niezbędnych umiejętności przez osobę kontaktową lub innego upoważnionego pracownika. aparatura znajduje się w pokoju 09 w budynku d-5. dostęp do tej części budynku jest ograniczony i możliwy tylko dla osób uprawnionych lub pod nadzorem osoby uprawnionej</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>Sorocki Jakub</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/jakub-sorocki-8555.html</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>Mikrofala, obwody, pomiar, stanowisko</t>
-        </is>
-[...66 lines deleted...]
-          <t>Kamera hiperspektralna, specim</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
+          <t>Stanowisko pomiarowe z kamerą hiperspektralną specim fx 17e</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Stanowisko pomiarowe z kamerą hiperspektralną specim fx 17e</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Stanowisko pomiarowe składa się z kamery hiperspektralnej specim fx17e, oprogramowania specim insight v1.3 i specim lumo recorder oraz platformy inferencyjnej specim cube gige. specim fx17e to przemysłowa kamera pracująca w zakresie bliskiej podczerwieni (swir, 900–1700 nm), działająca w trybie skanowania liniowego. rejestruje obraz w 224 kanałach spektralnych i 640 punktach przestrzennych. kamera wyposażona jest w interfejs gige vision, wbudowaną migawkę kalibracyjną i kompaktową obudowę o klasie szczelności ip52. specim insight umożliwia przeglądanie i analizę danych hiperspektralnych oraz budowę modeli klasyfikacyjnych. specim lumo recorder służy do akwizycji danych i sterowania parametrami pomiaru. platforma cube gige, oparta na układzie nvidia xavier, pozwala na uruchamianie modeli klasyfikacyjnych w czasie rzeczywistym. elementem stanowiska jest również komputer stacjonarny do obsługi urządzenia.</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Kamera specim fx17e znajduje zastosowanie w badaniach materiałowych, analizie składu chemicznego, ocenie wilgotności, sortowaniu materiałów, kontroli jakości oraz inspekcji produktów w przemyśle spożywczym, chemicznym, farmaceutycznym i recyklingu.</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Fx17e rejestruje dane w zakresie 900–1700 nm z rozdzielczością spektralną ok. 8 nm (fwhm). posiada 224 kanały spektralne i 640 pikseli wzdłuż linii skanującej. prędkość akwizycji w pełnym zakresie wynosi do 527 fps, a w trybie mroi może osiągać ponad 15 000 fps. stosunek sygnału do szumu (snr) sięga 1000:1.</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>Centrum doskonałości sztucznej inteligencji</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>Brodzicki Andrzej</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/andrzej-brodzicki-9722.html</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>Kamera hiperspektralna, specim</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
           <t>Uniwersalne stanowisko pomiarowe z ultra wydajnym źródłem promieniowania rentgenowskiego</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>System tomografii rentgenowskiej i obrazowania z kontrastem fazowym i dyfrakcyjnym metaljet</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">Uniwersalne stanowisko badacze wyposażone jest w lampę rentgenowską wykonaną w technologii metaljet. wytwarza widmo rentgenowskiej o wysokiej intensywności, które zawiera dwie charakterystyczne linie  o energii 9kev oraz 24,2kev. urządzenie wyposażone jest w podwójne wielowarstwowe zwierciadło umożliwiające monochromatycznej mikro wiązki o rozmiarze 80um. układ detektorów składa się 3 detektorów dwuwymiarowych o rozmiarach 230x150mm (rozmiar piksela 74,8um), 79.9x77.2mm (rozmiar piksela 75um, detektor wyposażony w dyskryminator energii), 32.8×32.8 mm (rozmiar piksela 8um) a także dwóch detektorów dyspersji energii typu krzemowy detektor dryftowy o rozmiarze okna  25mm^2 oraz 50mm^2. stanowisko wyposażone jest w dwa goniometry: eulera oraz kappa. posiada także maszynę wytrzymałościową o maksymalnej sile 5kn umożliwiająca wykonywanie testów in situ podczas ściskania, rozciągania oraz 2 i 3 punktowego zginania.
  </t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>Wysokorozdzielcze badania struktury 3d materiałów z wykorzystaniem tomografii absorpcyjnej oraz fazowej,
 obrazowanie przestrzenne mikrostruktury krystalograficznej materiałów polikrystalicznych,
 pomiar naprężeń resztkowych oraz ich zmienności w warstwach wierzchnich,
 mapowanie rozkładu przestrzennego pierwiastków,
 badanie symetrii i struktury wewnętrznej monokryształów, polikryształów i kwazikryształów</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>Tomografia komputerowa absorpcyjna z możliwością zmiany widma promieniowania przy pomocy filtrów wiązki pierwotnej oraz dyskryminatorów energii detektora 2d,
 tomografia fazowa z możliwością wykorzystania dużego dystansu (do 4m między próbką a detektorem),
 tomografia z kontrastem dyfrakcyjnym
 możliwość wykonywania testów mechanicznych,
 badania dyfrakcyjne w transmisji oraz refleksji,</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
         <is>
           <t>- za zgodą osoby odpowiedzialnej za aparaturę.
 - współpraca badawcza z jednostkami agh oraz innymi krajowymi i zagranicznymi jednostkami naukowymi.
 - współpraca w ramach projektów krajowych, zagranicznych oraz w ramach umów z przemysłem.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>Katedra fizyki materii skondensowanej</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>Mikrostruktura i mechanika materiałów</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>Wroński Sebastian</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/sebastian-wronski-6750.html</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>Dyfrakcja, obrazowanie 3d, tomografia</t>
-        </is>
-[...70 lines deleted...]
-          <t>Drukarka 3d, fdm, inżynieira materiałowa, prototypowanie</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
+          <t>Drukarka 3d bambu lab</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Bambu lab h2d pro</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>H2d pro to zaawansowana, profesjonalna drukarka 3d fdm klasy badawczo-rozwojowej, zaprojektowana z myślą o precyzyjnych zastosowaniach inżynieryjnych i eksperymentalnych. rozbudowane systemy ams 2 pro i ams ht umożliwiają automatyczne zarządzanie wieloma filamentami, co sprzyja badaniom nad powtarzalnością procesu, wpływem wilgotności oraz stabilnością właściwości materiałowych.</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Możliwości badawcze drukarki bambu lab h2d pro obejmują szerokie spektrum zastosowań naukowych i inżynieryjnych w obszarze technologii przyrostowych. urządzenie umożliwia prowadzenie badań nad drukiem wielomateriałowym i wielodyszowym, w tym analizę adhezji między materiałami, właściwości stref przejściowych oraz efektywności materiałów podporowych. możliwe testowanie i walidacja materiałów inżynieryjnych, takich jak pa, pc, abs, asa czy kompozyty wzmacniane włóknami.</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Dukarka oferuje bardzo wysoką dokładność pozycjonowania dzięki vision encoderowi, który zapewnia kontrolę ruchu z dokładnością do 50 µm. duże pole robocze (350 × 320 × 325 mm) pozwala na druk próbek badawczych i prototypów w skali zbliżonej do rzeczywistych elementów. prędkość druku do 1000 mm/s umożliwia prowadzenie eksperymentów nad wpływem parametrów procesu na wytrzymałość, strukturę warstw i czas wytwarzania.</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>Madejski Paweł</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>Drukarka 3d, fdm, inżynieira materiałowa, prototypowanie</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
           <t>Analizator do pomiaru sorpcji gazów i wyznaczania powierzchni właściwej, wielkości, objętości i rozkładu mikro- i mezo-porów w proszkach i materiałach porowatych</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B31" t="inlineStr">
         <is>
           <t>Aparat do pomiaru wielkości sorpcji nova 800 anton paar</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">Aparat nova 800 anton paar:
 	posiada możliwość analizy sorpcji gazów takich jak n2, he i co2 oraz par cieczy. 
 	wykorzystywany do wyznaczania powierzchni właściwej bet, wielkości, objętości i rozkładu mikro- i mezo-porów w próbkach proszkowych i materiałach porowatych.
 	wyposażony w cztery niezależne stacje do odgazowania próbek, co pozwala na równoczesne przygotowanie kilku próbek.
  </t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	pomiar sorpcji dla próbek mineralnych, organicznych, syntetycznych, przemysłowych, itp.
 	analiza bet i objętości porów próbek litych i proszkowych.
 </t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">Aparat nova 800 anton paar umożliwia:
 	wyznaczanie jedno- i wielopunktowej powierzchni właściwej bet,
 	określanie powierzchni langmuira oraz analizę izoterm adsorpcji,
 	obliczanie rozkładów objętości i powierzchni porów przy użyciu metod bjh, dft i nldft,
 	analizę rozkładu mikroporów i całkowitej objętości mikroporów.
  </t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
         <is>
           <t>• współpraca naukowo-badawcza z jednostkami agh i innymi krajowymi i zagranicznymi jednostkami naukowymi,
 • współpraca w ramach projektów ncn, ncbir, eu i w ramach umów z przemysłem.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
         <is>
           <t>Katedra techniki cieplnej i ochrony środowiska</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>Grupa badawcza: procesy termiczne</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>Magdziarz Aneta</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aneta-magdziarz-5868.html</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>Adsorpcja, bet, biowęgiel, co2, izoterma adsorpcji, porowatość, powierzchnia właściwa</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" t="inlineStr">
+    <row r="32">
+      <c r="A32" t="inlineStr">
         <is>
           <t>Geomosslab - spektrometr mössbauera wraz ze stanowiskiem pomiarowym dedykowanym do badań materiałów geologicznych</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B32" t="inlineStr">
         <is>
           <t>Spektrometr mössbauera - elektronika jądrowa &amp; renon</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C32" t="inlineStr">
         <is>
           <t>Spektrometr mössbauera pracujący w systemie transmisyjnym z wysoką rozdzielczością energetyczną (hvr - high velocity resolution) z dwoma torami jądrowymi i proporcjonalnymi detektorami kryptonowymi oraz stanowiskiem pomiarowym dedykowanym do badań materiałów geologicznych.</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>Spektroskopia mössbauera (57fe-ms) jest jądrową metodą badawczą opartą na zjawisku rezonansowej absorpcji niskoenergetycznego promieniowania gamma. w badaniach geochemicznych stosowana jest do analizy składu fazowego oraz wyznaczenia wybranych parametrów fizyko-chemicznych materiałów geologicznych. atomy fe będące sondą w badanym materiale poprzez oddziaływania nadsubtelne dostarczają informacji o ich lokalnym otoczeniu chemicznym.</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>57fe-ms pozwala na: 1) jakościowe i ilościowe rozpoznanie minerałów zawierających żelazo, 2) wyznaczenie stosunku fe2+/fe3+, 3) identyfikację lokalnej krystalicznej geometrii koordynacyjnej.
 pomiary wykonywane są na próbkach proszkowych o masie od około 10 mg (miligram) do 100 mg. metoda jest nie-destrukcyjna i po pomiarze próbka może być wykorzystana do dalszych badań innymi metodami.</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Badania wykonywane są w ramach współpracy naukowej.  zapraszam :)</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t>Wydział geologii, geofizyki i ochrony środowiska</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>Geofizyka</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>Błachowski Artur</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/artur-blachowski-10032.html</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>Spektroskopia mossbauera</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" t="inlineStr">
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>Dwukanałowy system do pomiarów zależności temperaturowej mobilności nośników</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t>Układ pomiarowy z kontrolą temperatury i systemem chłodzenia do pomiarów zależności temperaturowej mobilności nośników</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>Dwukanałowy system do pomiarów zależności temperaturowej mobilności nośników umożliwiają wykonanie podstawowych pomiarów elektorchemicznych w zakresie temperaturowym od – 40 °c do 150 °c.  układ posiada dwa kanały wyposażone w moduły eis, umożiwające prowadzenie badań z wykorzystaniem elektrochemicznej spektroskopii impedancyjnej.</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	możliwość kontroli temperatury w zakresie od – 40 °c do 150 °c
 	pomiar charakterystyk prądowo – napięciowych (cv, lv, lsv, dpv)
 	pomiar widm impedancyjnych
 	pomiar krzywych chronoamperometrycznych oraz chronopotencjometrycznych
 	pomiar ocp
 </t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">Kanał 1:
 	zakres napięć sterujących: ±10 v
 	zakres częstotliwości eis: 10 μhz – 7 mhz
 	zakres prądowy: od 1 a do 10 na
 kanał 2:
 	zakres napięć: ± 48 v
 	zakres częstotliwości eis: 10 μhz – 500 khz
 	zakres prądowy: ± 30 v
 </t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t>Zakład fotofizyki i elektrochemii półprzewodników</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>Zakład fotofizyki i elektrochemii półprzewodników</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>Szaciłowski Konrad</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/konrad-szacilowski-7055.html</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>Mobilność nośników, pomiar przewodnictwa</t>
-        </is>
-[...70 lines deleted...]
-          <t>Emisje spalin, metan, modelowanie emisji, monitoring ciągły, spalanie paliw, węglowodory niemetanowe</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
+          <t>Mobilny analizator lotnych związków organicznych (fid) – system solar xplore do pomiaru toc/thc/ch₄/nmhc</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Solar xplore – mobilny analizator toc/lzo z detektorem płomieniowo-jonizacyjnym (hfid) firmy signal</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Laboratoryjno-mobilny analizator solar xplore firmy signal z detektorem płomieniowo-jonizacyjnym hfid przeznaczony jest do ciągłych i okresowych pomiarów całkowitego węgla organicznego (toc/thc), metanu (ch₄) oraz niemetanowych węglowodorów (nmhc) w gazach procesowych i spalinach. układ umożliwia pracę w szerokim zakresie stężeń (do 10 000 ppm) z automatycznym przełączaniem zakresów, zachowując wysoką czułość i stabilność sygnału. detektor i linia próbkowa są podgrzewane (do 200°c), co minimalizuje kondensację i straty analitów, umożliwiając rzetelne pomiary lotnych związków organicznych w warunkach laboratoryjnych i terenowych. system wyposażony jest w zintegrowaną pompę próbkową, katalizator do oczyszczania powietrza zerowego, automatyczne zawory zera i span oraz możliwość programowej autokalibracji. analizator współpracuje z zewnętrznym rejestratorem danych i oprogramowaniem s4i, umożliwiając pełne sterowanie, archiwizację danych i ich dalszą obróbkę analityczną. zasilanie detektora realizowane jest z generatora wodoru, co zwiększa bezpieczeństwo i autonomię pracy. aparatura przeznaczona jest do badań emisji voc/toc z procesów spalania paliw konwencjonalnych i alternatywnych, instalacji przemysłowych, silników spalinowych oraz układów oczyszczania gazów. stanowi kluczowe źródło danych do analiz środowiskowych, oceny skuteczności technologii redukcji emisji oraz budowy modeli predykcyjnych z wykorzystaniem metod inteligencji obliczeniowej.</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Umożliwia ciągły i mobilny pomiar toc, thc, ch₄ i nmhc w spalinach oraz gazach procesowych, badania emisji voc z procesów spalania paliw konwencjonalnych i alternatywnych, ocenę skuteczności układów oczyszczania spalin, walidację technologii niskoemisyjnych oraz pozyskiwanie wysokorozdzielczych danych do modelowania i predykcji emisji z wykorzystaniem metod sztucznej inteligencji.</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Zakresy pomiarowe do 10 000 ppm z automatycznym przełączaniem, jednoczesny pomiar toc/thc, ch₄ i nmhc metodą hfid, podgrzewana linia próbkowa i detektor do 200 °c, wysoka czułość i stabilność sygnału, ciągła rejestracja danych w czasie rzeczywistym, autokalibracja oraz możliwość pracy w warunkach laboratoryjnych i terenowych.</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Infrastruktura udostępniana w ramach współpracy naukowo-badawczej z jednostkami agh oraz partnerami zewnętrznymi. dostęp realizowany po uzgodnieniu harmonogramu z opiekunem aparatury, w trybie badań wspólnych lub usługowych. pomiary wykonywane z udziałem przeszkolonego personelu, z zapewnieniem wsparcia metodycznego i analitycznego.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>Katedra technologii paliw</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Zespół analityki przemysłowej i środowiskowej oraz przetwarzania danych</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>Szramowiat-Sala Katarzyna</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-szramowiat-sala-8688.html</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>Emisje spalin, metan, modelowanie emisji, monitoring ciągły, spalanie paliw, węglowodory niemetanowe</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
           <t>System do badań nieniszczących metodami aktywnej termografii</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B35" t="inlineStr">
         <is>
           <t>System do badań nieniszczących metodami aktywnej termografii</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <t>Na katedrze robotyki i mechatroniki wimir stworzone i rozwijane jest laboratorium badań metodami aktywnej termografii. laboratorium oferuje systemy do badań metodami termografii laserowej, halogenowej oraz wibrotermografii. baza sprzętowa obejmuje szeroki zakres kamer termowizyjnych (od wysokiej czułości laboratoryjnych kamer fotonowych po rozwiązania przemysłowe), źródła promieniowania świetlnego oraz promieniowania laserowego, sonotrody wraz ze wzmacniaczem, system kontrolno-pomiarowy oparty o rozwiązania firmy national instruments.  ponadto laboratorium dysponuje autorskim oprogramowaniem opracowanym w środowiskach labview, matlab oraz python. oprogramowanie pozwala na przeprowadzanie zautomatyzowanych pomiarów, jak również interpretację i eksport wyników do otwartych formatów takich jak .npz czy .npy.  ponadto członkowie zespołu dysponują kompetencjami pozwalającymi na prowadzenie termicznych analiz numerycznych (w programie msc marc menat).</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">System przeznaczony do wykonywania badań nieniszczących ze szczególnym uwzględnieniem nowoczesnych materiałów konstrukcyjnych, w tym kompozytów. badanie odbywa się w sposób całkowicie bezkontaktowy, z możliwością precyzyjnego oraz powtarzalnego doboru i utrzymania parametrów pomiarowych. </t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">Kamera termowizyjna:
 	model: flir a655sc
 	spektrum: 7.5-14.0µm
 	rozdzielczość: 640x480 pikseli
 	próbkowanie: 50hz
 	obiektywy: 25stopni oraz obiektyw makro 5.8x
 źródła promieniowania laserowego:
 	spektrum: ~980nm i 808nm
 	moc: 100w
 	wielkość plamki lasera: max 50x50mm
 	kształt plamki lasera: kwadrat, prostokąt
 </t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku projektów/grantów realizowanych wspólnie z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>Zespół inżynierii systemów i diagnostyki technicznej</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>Roemer Jakub</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/jakub-jan-roemer-8679.html</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>Analiza termiczna, badania nieniszczące, ir, kompozyty, laser, ndt, pomiar temperatury, shm, termografia, termowizja</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" t="inlineStr">
+    <row r="36">
+      <c r="A36" t="inlineStr">
         <is>
           <t>Spektrometr ramana</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B36" t="inlineStr">
         <is>
           <t>Qepro-raman-532plus-50</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>Spektrometr ramana, zakres spektralny detektora 535-700 nm, zakres pomiarów przesunięcia ramanowskiego 150-4420 cm-1
 rozdzielczość optyczna spektrometru (przy szczelinie wejściowej 50 µm) &lt;24 cm-1</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>Badania ramanowskie ciał stałych i cieczy.</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>Pomiary widm w zakresie przesunięcia ramanowskiego 150-4420 cm-1 z rozdzielczością &lt;24 cm-1</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Badania wspólne</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I35" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
         <is>
           <t>Wydział fizyki i informatyki stosowanej</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>Zespół materiałow magnetycznych litych i nanomateriałów</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>Kapusta Czesław</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/czeslaw-kapusta-1324.html</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>Spektroskopia ramana</t>
-        </is>
-[...70 lines deleted...]
-          <t>Dsa, dta, ega, tga</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
+          <t>Analizator termiczny wraz ze spektrometrem ftir</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Discovery sdt 650 (ta instruments) oraz spectrometer ftir nicolet summit x (thermoscientific)</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Discovery sdt 650 to analizator termiczny umożliwiający jednoczesny pomiary dsc/tga oraz dta/tga, a jego połączenie ze spektrometrem ftir nicolet summit x pozwala na bezpośrednią analizę gazowych produktów generowanych podczas ogrzewania/chłodzenia próbki.</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Urządzenie sdt 650 umożliwia rejestrację zmian masy próbki oraz efektów cieplnych towarzyszącym tym zmianom. możliwe jest prowadzenie pomiarów w mieszankach gazowych wprowadzanych do urządzenia za pomocą specjalnego zestawu przepływomierzy. bezpośrednie połączenie, za pomocą kapilary grzanej do 150°c, ze spektrometrem ftir pozwala na analizę gazowych produktów powstających w wyniku reakcji/przemian zachodzących podczas ogrzewania/chłodzenia próbki.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Pomiary mogą być realizowane w zakresie temperatur 50-1500°c w kontrolowanej atmosferze (zwykle obojętnej lub utleniającej). pomiary można prowadzić przy liniowym wzroście temperatury (szybkość ogrzewania: 0,1-100°c·min-1), możliwe jest również zaprogramowanie niestandardowego reżimu temperaturowego uwzględniającego np. prowadzenie długotrwałej rejestracji masy w warunkach izotermicznych.</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Pomiary wykonywane są w ramach umów i zleceń po wcześniej akceptacji kierownika laboratorium wyłącznie przez upoważniony personel laboratorium. wszelkie szczegóły w bezpośrednim kontakcie mailowym lub telefonicznym.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Wydział inżynierii materiałowej i ceramiki</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Laboratorium badań termoelektrycznych / chemia materiałów</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>Drożdż Ewa</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/ewa-drozdz-5906.html</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>Dsa, dta, ega, tga</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
           <t>Maszyna czasu rzeczywistego</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B38" t="inlineStr">
         <is>
           <t>Maszyna czasu rzeczywistego</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C38" t="inlineStr">
         <is>
           <t>Maszyna czasu rzeczywistego speedgoat skalowalny, wysokowydajny system testowy działający w czasie rzeczywistym do symulacji sprzętowej (hil) i szybkiego prototypowania sterowania. system jest wyposażony w wydajny wielordzeniowy procesor zapewniający integrację z środowiskiem matlab (matlab r2021a lub nowszy) i układy fpga programowalne w simulink poprzez simulink real-time, co pozwala osiągnąć częstotliwości próbkowania w pętli zamkniętej sięgające zakresu mhz.
 kompletna maszyna czasu rzeczywistego: procesor intel core i7 4,2 ghz , 64 gb pamięci ram, pamięć flash 120 gb, 2tb ssd,  akcesoria: io135 - moduł analogowego wejścia/wyjścia 16-bitowego o niskim opóźnieniu z 32 różnicowymi jednoczesnymi kanałami wejścia analogowego  io334-325k-10v - programowalny moduł wejść/wyjść oparty na układzie fpga simulink z 16 x 5 mhz jednoczesnym próbkowaniem 16-bitowym  moduł ttl-optyczny  - moduł kondycjonujący sygnał, przekształcający 8 sygnałów ttl na wyjścia optyczne. optical-to-ttl module  - moduł kondycjonowania sygnału przekształcający 8 optycznych sygnałów wejściowych na ttl. bce12-0805 - moduł emulatora ogniw  akumulatorowych z 12 niezależnymi i izolowanymi kanałami do 8 v i 5 a każdy, do emulowania zachowania akumulatora i przeprowadzania precyzyjnych testów systemów zarządzania akumulatorami aż do poziomu ogniw.   fiu12-1 - moduł symulowania awarii  programowalna jednostka symulowania awarii z 12 niezależnymi kanałami do emulacji awarii ogniw. tse12-1000-1 - moduł emulatora czujnika temperatury  z 12 niezależnymi kanałami o wysokiej precyzji do precyzyjnej symulacji profili temperatury w szerokim zakresie warunków temperaturowych.</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>Testowanie, walidacjia i prototypowanie w czasie rzeczywistym przy użyciu środowiska matlab/simulink.  prototypowanie sterowania w czasie rzeczywistym (rcp) hardware-in-the-loop (hil) szybkie przetwarzanie sygnałów komunikacja i integracja sprzętowa testowanie systemów czasu rzeczywistego badania układów mechatronicznych i robotycznych bezpośrednia współpraca z matlab/simulink</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
         <is>
           <t>Udostępnienie bezpłatne lub komercyjne w laboratorium ilb, albo wypożyczenie bezpłatne lub komercyjne każdorazowo na podstawie zgody rady naukowej ilb</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
         <is>
           <t>Biuro administracyjne wydziału</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr"/>
-      <c r="K37" t="inlineStr">
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
         <is>
           <t>Penczek Adam</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/adam-penczek-5333.html</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>Automatyzacja, badania laboratryjne, prototypowanie, robotyka</t>
-        </is>
-[...70 lines deleted...]
-          <t>Mikroskop cyfrowy, mikroskop optyczny</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
+          <t>Cyfrowy mikroskop optyczny (stanowisko do badań makro- i mikrostrukturalnych materiałów z wykorzystaniem różnych technik kontrastowych światła odbitego i przechodzącego)</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Mikroskop keyence vhx-x1</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Mikroskop cyfrowy keyence vhx-x1 jest zaawansowanym, zautomatyzowanym systemem do szerokiej gamy zastosowań analitycznych w badaniach metalograficznych, fraktograficznych oraz analiz powierzchni. system łączy w sobie funkcje klasycznego mikroskopu optycznego, mikroskopu stereoskopowego oraz stacji pomiarowej 2d/3d, umożliwiając wieloskalową analizę struktury materiałów. posiada automatyczną głowicę rewolwerową zawierającą obiektywy w zakresie powiększeń od 20x do 2500x oraz dodatkowy statyw i dwa obiektywy mobilne do obserwacji makroskopowych o zakresie powiększeń 0,1x – 50x i 20x – 200x.</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Mikroskop umożliwia obrazowanie w świetle odbitym w trybach jasnego pola (bf), ciemnego pola (df), światła spolaryzowanego (pol) oraz w kontraście interferencyjnym nomarskiego (dic). w świetle przechodzącym możliwe jest obrazowanie w jasnym polu (bf). urządzenie umożliwia automatyczne wykonywanie zdjęć o powiększonej głębi ostrości, generowanie trójwymiarowych modeli powierzchni, a także automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Pomiar długości, średnic, kątów, pól powierzchni i chropowatości 2d, możliwość rekonstrukcji topografii powierzchni w 3d, analiza zgrubna i precyzyjna defektów oraz dokumentacja makro- i mikrostrukturalna, zapamiętywanie ustawień pomiarowych i tworzenie szablonów wyświetlania.</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Do ustalenia z osobą kontaktową.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>Wydział inżynierii metali i informatyki przemysłowej</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Inżynieria spajania i szkła metaliczne</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>Kozieł Tomasz</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/tomasz-koziel-6072.html</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>Mikroskop cyfrowy, mikroskop optyczny</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
           <t>Zaawansowany system analizy mikroporów i powierzchni bet dla materiałów ultraporowatych - szkieletów metalo-organicznych (mof) i aerożeli</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t>Wysokopróżniowy analizator fizysorpcji: autosorb 6100, anton paar</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>Autosorb 6100 (konfiguracja z uszczelnieniami fkm / „viton”, 2 stacje pomiarowe, 6 stacji do odgazowania, zestawy przetworników mp-mp) — kompaktowy, wysokowakuowy analizator sorpcji gazowej przeznaczony do dokładnych pomiarów powierzchni (bet), objętości porów i rozkładów poretalności w zakresie od bardzo niskich p/p0 do bliskich 1. instrument pracuje metodą wolumetryczną, ma dedykowaną stację p0 oraz wysokowydajny układ próżniowy (turbo + sucha pompa). w standardzie: 6 zintegrowanych stacji odgazowania (dwie niezależne strefy grzewcze, do 450 °c), dewar ln2 3 l (&gt;90 h), system powderprotect oraz oprogramowanie kaomi z dosewizard. konfiguracja mp-mp oznacza przetworniki klasy mp.</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	kompleksowa charakteryzacja materiałów porowatych: powierzchnia bet, rozkłady wielkości porów (0,35–500 nm), objętość porów, analiza mikroporów i mezoporów
 	pomiary sorpcji wody i par organicznych (pary muszą być kompatybilne z uszczelnieniami fkm (viton)
 	pomiar kinetyk sorpcji i izoterm sorpcji/ desorpcji przy różnych gazach (n₂, co₂; możliwość konfiguracji do 3 innych gazów)
  </t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	rozdzielczość: 2×10⁻⁵ torr
 	limity detekcji dla bet: ~0.1 m² (n₂ 77 k), powierzchnia właściwa ~0.01 m²/g (n₂ 77 k); zakres wielkości porów: 0.35–500 nm.
 	6 zintegrowanych automatycznych stacji odgazowania, 2 niezależne strefy grzewcze do 450 °c.
 	dewar 77 k (n₂/ln2); cryosync do precyzyjnych pomiarów w innych temperaturach (np. pomiary argonu przy ~87 k).
 </t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>Wuttke Stefan</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/stefan-wuttke-10616.html</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>Adsorpcja, azot, bet, dwutlenek węgla, pojemność sorpcyjna, porowatość, powierzchnia właściwa, sorpcja gazów, sorpcja par</t>
-        </is>
-[...70 lines deleted...]
-          <t>Elektroprzędzenie, nanocząstki, nanowłókna, polimery</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
+          <t>Urządzenie do elektroprzędzenia</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Startup lab device v2.1. (doxa microfluidics)</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Urządzenie do elektroprzędzenia wyposażone jest w moduł klimatyczny zintegrowany z panelem kontrolnym, umożliwiający kontrolę temperatury w zakresie od temperatury pokojowej do 45°c i wilgotności w zakresie 10%-60%. urządzenie posiada dwa zasilacze wysokiego napięcia – jeden o dodatniej (+30kv) i jeden o ujemnej (-30kv) polaryzacji. wyposażone jest w system infuzji cieczy oparty na trzech pompach strzykawkowych, posiada dwa kolektory: płaski oraz obrotowy. ponadto urządzenie ma kamerę umożliwiającą wizualizację stożka taylora wraz z portem usb pozwalającym na podłączenie urządzenia do dowolnego komputera.</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Urządzenie umożliwia projektowanie i wytwarzanie nanowłókien oraz struktur typu core-shell z wykorzystaniem technologii elektroprzędzenia i elektrorozpylania z pełną kontrolą procesu. możliwe jest uzyskanie takich struktur jak nanowłókna, maty włókniste, membrany czy nanocząstki do różnych zastosowań, np. opracowania materiałów kompozytowych, filtrów, sorbentów, nośników leków i rusztowań do hodowli komórkowych.</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Jest to urządzenie do preparatyki nanowłókien, nie służy ono do wykonywania pomiarów</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Wykorzystanie aparatury będzie nieodpłatne w ramach projektów/grantów realizowanych wspólnie z wydziałem fizyki i informatyki stosowanej przez inne jednostki organizacyjne agh i/lub przez podmioty zewnętrzne. w pozostałych przypadkach udostępnianie aparatury będzie odpłatne.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Katedra fizyki ciała stałego</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Zespół materiałow magnetycznych litych i nanomateriałów</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>Gilarska Adriana</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/adriana-gilarska-10317.html</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>Elektroprzędzenie, nanocząstki, nanowłókna, polimery</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
           <t>Polerka jonowa i napylarka</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B42" t="inlineStr">
         <is>
           <t>Urządzenie do automatycznego polerowania jonowego powierzchni próbki wyposażone w stolik cryo i system do napylania warstw</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C42" t="inlineStr">
         <is>
           <t>Kluczowym czynnikiem, który decyduje o jakości otrzymanych obrazów w technice mikroskopii elektronowej sem jest odpowiednie przygotowanie próbek. na ogół przygotowuje się zgłady poprzez szlifowanie, polerowania oraz trawienie. szczególnie wymagającą jest technika wstecznego rozpraszania elektronów (ebsd). w przypadku wielu materiałów, aby uzyskać odpowiednią jakość linii dyfrakcyjnych, konieczne jest polerowanie jonowe. do uzyskania obrazów najwyższej jakości, np. bardzo małych obszarów struktur bliźniaczych, konieczne jest posiadanie specjalistycznej polerki jonowej, bowiem klasyczne trawienie elektrolityczne nie umożliwia uzyskania odpowiedniej jakości powierzchni próbek.</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>Polerka z systemem do napylania znajduje zastosowanie do przygotowania próbek do mikroskopii elektronowej sem, mikroskopii sił atomowych afm, spektroskopii eds, katodoluminescencji (cl) oraz badań dyfrakcyjnych. techniki te są wykorzystywane w badaniach prowadzonych przez pracowników wydział fizyki i informatyki stosowanej. wydział dysponuje obecnie dwoma mikroskopami elektronowymi i zakupiona polerka znacznie zwiększy ich możliwości badawcze.</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>Przyrząd umożliwia badanie własności mikrostrukturalnych materiałów, np. metali o strukturze heksagonalnej do zastosowań biomedycznych. wyznaczać można rozmiary ziaren, parametry  bliźniaków mechanicznych, parametry granic ziaren i ich wpływ na własności materiału. przy użyciu polerki przygotowuje się próbki do ilościowych badań metodami dyfrakcyjnymi (promieniowanie rentgenowskie, neutronowe czy też technika wstecznego rozpraszania elektronów ebsd).</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
         <is>
           <t>Warunkiem korzystania z polerki jest współpraca naukowa, której efektem jest na przykład:
 - wspólne opublikowanie otrzymanych wyników,
 - popularyzacja wyników w wystąpieniu konferencyjnym, 
 - nawiązanie współpracy, której wynikiem jest złożenie wniosku o grant.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>Katedra fizyki materii skondensowanej</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>Mikrostruktura i mechanika materiałów</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>Wroński Sebastian</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/sebastian-wronski-6750.html</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>Dyfrakcja, mikrostruktura, polerka jonowa, przygotowanie powierzchni</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" t="inlineStr">
+    <row r="43">
+      <c r="A43" t="inlineStr">
         <is>
           <t>Skaningowy mikroskop elektronowy jeol jsm-6490la</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B43" t="inlineStr">
         <is>
           <t>Skaningowy mikroskop elektronowy jeol jsm-6490la</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C43" t="inlineStr">
         <is>
           <t>Skaningowy mikroskop elektronowy jeol jsm-6490la wyposażony w kolumnę mikroskopową z wysokoemisyjną katodą lab6 oraz linią pompującą zawierającą pompę jonową. mikroskop posiada detektor elektorów wtórnych (se: secondary electrons), elektronów wstecznie rozproszonych (bse: back scattered electrons) oraz przystawkę ebsd (electron back scattered diffraction) umożliwiającą analizę orientacji krystalograficznej. możliwość prowadzenia obserwacji w warunkach wysokiej (hv) i niskiej (lv) próżni. rozdzielczość nominalna (według producenta) 3 nm w trybie obrazowania se (przy 30 kv, wd 8 mm). mikroskop pozwala również na zainstalowanie maszyny wytrzymałościowej i jej pochylenie pod kątem 70 stopni do osi wiązki (do techniki ebsd).</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	wysokorozdzielcze badania struktury materiałów krystalicznych.
 	wysokorozdzielcze obrazowanie materiałów mineralnych, syntetycznych i biologicznych.
 	mapowanie rozkładu orientacji krystalograficznych.
 	badanie wytrzymałości mechanicznej oraz pomiary „in situ” odkształceń sieci krystalicznej.
 </t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve">Rejestracja obrazów:
 	elektrony wtórne: kontrast topograficzny.
 	elektrony wstecznie rozproszone: kontrast różnicy z i orientacyjny.
 	dyfrakcja kikuchiego.
 specyfikacja:
 	rozdzielczość (wg producenta): 3 nm (przy 30 kv, wd 8 mm, se, tryb hv).
 	powiększenie: 5x - 300 000x.
 	regulacja ciśnienia: 10 - 270 pa (tryb lv).
 	detektor ebsd nordlys (oxford instruments).
 </t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>– za zgodą osoby odpowiedzialnej za aparaturę.
 – współpraca badawcza z jednostkami agh oraz innymi krajowymi i zagranicznymi jednostkami naukowymi.
 – współpraca w ramach projektów krajowych, zagranicznych oraz w ramach umów z przemysłem.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
         <is>
           <t>Katedra fizyki materii skondensowanej</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="J43" t="inlineStr">
         <is>
           <t>Mikrostruktura i mechanika materiałów</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>Wroński Sebastian</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/sebastian-wronski-6750.html</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>Mikroskop elektronowy, sem, sem-bse, sem-ebsd, sem-se</t>
-        </is>
-[...70 lines deleted...]
-          <t>Analiza śladowa, analiza wielopierwiastkowa, icp-oes, plazma, spektrometr</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
+          <t>Spektrometr emisji atomowej ze wzbudzeniem w plazmie sprzężonej indukcyjnie icp-oes</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Spektrometr icp-oes plasma quant  9100 z wyposażeniem</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Plasmaquant 9100 elite (analytik jena) to wysokorozdzielczy spektrometr emisyjny icp-oes wykorzystywany w naszym laboratorium do szybkiej, wielopierwiastkowej analizy próbek o różnej złożoności. instrument opiera się na optyce typu high-resolution echelle o zakresie 160 - 900 nm i rozdzielczości do 0,002 nm, co pozwala na skuteczne rozdzielanie gęsto położonych linii widmowych i ogranicza interferencje spektralne. optyka o niskiej stracie światła zapewnia wysoką czułość, stabilność oraz możliwość oznaczania zarówno pierwiastków śladowych, jak i obecnych w wysokich stężeniach.zintegrowany system dual view plus umożliwia równoczesną obserwację plazmy w trybie aksjalnym i radialnym, co pozwala łączyć analizę ultraśladów z oznaczeniami w stężeniach procentowych w obrębie jednej metody. pionowe ustawienie palnika icp w systemie v shuttle torch zwiększa odporność na złożone matryce i poprawia stabilność plazmy, a stożek chłodzony wodą i przedmuchiwany argonem zapewnia niski poziom tła i wysoką czułość oznaczeń, zwłaszcza w obserwacji aksjalnej.detektor ccd chłodzony elementem peltiera gwarantuje niski poziom szumów i szeroką dynamikę sygnału, a automatyczne dostosowywanie czasu integracji umożliwia równoczesne oznaczanie pierwiastków występujących na poziomie śladowym oraz w wysokich stężeniach. krótka droga transportu aerozolu zapewnia szybkie płukanie i wysoką powtarzalność podawania próbki.dzięki połączeniu wysokorozdzielczej optyki, zaawansowanego systemu obserwacji plazmy oraz stabilnego pionowego palnika icp, plasmaquant 9100 elite umożliwia precyzyjne, czułe i powtarzalne oznaczenia nawet w wymagających matrycach, zapewniając jednocześnie wysoką przepustowość i niezawodność w codziennej analityce.</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spektrometr umożliwia szybkie i wyjątkowo precyzyjne oznaczanie pierwiastków w materiałach, surowcach i próbkach przemysłowych. </t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Dzięki wysokiej rozdzielczości optycznej, odporności na trudne matrycei szerokiemu zakresowi detekcji zapewnia wyniki, których nie da się uzyskać na standardowych systemach.</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>W ramach umów i zleceń po wcześniejszej  akceptacji przez kierownika laboratorium.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>Katedra chemii analitycznej i biochemii</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Zespół katedry chemii analitycznej   /  a3, 406 a</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>Piech Robert</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/robert-piech-5957.html</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>Analiza śladowa, analiza wielopierwiastkowa, icp-oes, plazma, spektrometr</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
           <t>Tribometr trb3</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B45" t="inlineStr">
         <is>
           <t>Tribometr trb3</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t>Urządzenie przeznaczone jest do wysoko-precyzyjnych badań odporności na zużycie ścierne, badań tarcia lub efektywności lubrykacyjnej składnika w układzie tribologicznym. pomiary można przeprowadzać zarówno na sucho lub w trybie ze środkiem smarnym.</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	pomiary tarcia, zużycia ściernego, smarowalności
 	szeroki zakres parametrów pomiarowych, geometrii kontaktu
 	próbki referencyjne, w celu walidacji pomiarów
 	kontrola temperatury i wilgotności badanego ukladu (zintegrowane czujniki temperatury i wilgotności)
 	zgodność z normami: astm g99 i astm g133
 </t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>Siła normalna do 60 n
 zakres siły tarcia do 20 n
 rodzielczośc siły tarcia 0.06 mn
 napęd rotacyjny
 prędkość - 0.2 do 2000 obr./min
 promień - do  40 mm
 maksymalny moment obrotowy  450 mn*m
 napęd posuwisto zwrotny - liniowy
 skok do  60 mm
 prędkość do 370 mm/s
 częstotliwość 0.01 hz do 10 hz</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>Wedle uzgodnień</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>Katedra ceramiki i materiałów ogniotrwałych</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>Zespół zaawansowanych technologii materiałowych</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>Rutkowski Paweł</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-rutkowski-6509.html</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>Badania tribologiczne, pin-on-disk</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" t="inlineStr">
+    <row r="46">
+      <c r="A46" t="inlineStr">
         <is>
           <t>Piknometr helowy do pomiaru gęstości ciał stałych: ultrapyc 5000 micro (anton paar)</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B46" t="inlineStr">
         <is>
           <t>Piknometr helowy do pomiaru gęstości ciał stałych: ultrapyc 5000 micro (anton paar)</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">Piknometr gazowy ultrapyc 5000 micro służy do precyzyjnego pomiaru rzeczywistej gęstości ciał stałych w postaci proszków lub monolitów. do pomiarów wykorzystywany jest hel. urządzenie posiada wbudowaną regulację temperatury za pomocą modułu peltiera. pomiary wykonywane są w zakresie 15 °c to 50 °c, standardowo w 20 °c. piknometr gazowy wyposażony jest w trzy komory pomiarowe o różnej objętości. </t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>Piknometr gazowy wykorzystywany jest do pomiaru gęstości helowej materiałów stałych, takich jak: sadza, katalizatory, biowęgle, cement, ceramika, kosmetyki, środki osuszające, nawozy, włókna, minerały, produkty farmaceutyczne i metale w proszku.</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>Piknometr gazowy wykorzystywany jest do pomiaru gęstości helowej materiałów stałych, takich jak: sadza, katalizatory, biowęgle, cement, ceramika, kosmetyki, środki osuszające, nawozy, włókna, minerały, produkty farmaceutyczne i metale w proszku.</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>- współpraca naukowo-badawcza z jednostkami agh i innymi krajowymi i zagranicznymi jednostkami naukowymi,
 - współpraca w ramach projektów ncn, ncbir, eu i w ramach umów z przemysłem.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
         <is>
           <t>Katedra techniki cieplnej i ochrony środowiska</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>Grupa badawcza procesy termiczne</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>Magdziarz Aneta</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aneta-magdziarz-5868.html</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>Biowęgiel, gęstość helowa, gęstość szkieletowa, katalizator, minerały</t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="inlineStr">
+    <row r="47">
+      <c r="A47" t="inlineStr">
         <is>
           <t>Kamera wysokiej prędkości phantom</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B47" t="inlineStr">
         <is>
           <t>Phantom miro c211</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <t>Kamera phantom miro c211 8 gb colour to zaawansowana kamera wysokiej prędkości, zaprojektowana z myślą o wymagających zastosowaniach badawczo-rozwojowych i przemysłowych. wyposażona w sensor cmos o rozdzielczości do 1280 × 1024 pikseli, oferuje zapis z prędkością do 1800 fps przy pełnej rozdzielczości oraz nawet do ~67 140 fps przy ograniczonej rozdzielczości.</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>Dzięki swoim możliwościom kamera miro c211 świetnie sprawdza się w analizie mikroskopowej, badaniach przepływów, testach materiałowych, inżynierii mikrostruktur oraz tam, gdzie konieczne jest „złapanie” bardzo szybkiego zdarzenia z wysoką jakością obrazu. dzięki wysokiej czułości, globalnemu migawkowaniu i precyzyjnej synchronizacji, kamera pozwala analizować procesy trwające mikrosekundy, zapewniając obraz o wysokiej jakości i wiernym odwzorowaniu ruchu.</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	sensor: cmos 1280 x 1024 px kolor
 	maksymalna rozdzielczość: 1280 x 1024
 	liczba klatek na sekundę: 1800 fps dla rozdzielczości 1280 x 1024px
 	czułość świetlna: iso 640 pamięć: 8gb
 	rozmiar piksela: 5.6μm
 	maks. prędkość nagrywania: 67 140 fps przy rozdzielczości 64 x 8 pikseli.
 </t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H47" t="inlineStr">
         <is>
           <t>Certyfikat</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
+      <c r="I47" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>Analiza ruchu, kamera szybka, procesy dynamiczne, procesy szybkozmienne</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" t="inlineStr">
+    <row r="48">
+      <c r="A48" t="inlineStr">
         <is>
           <t>Analizator przewodności cieplnej trident</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B48" t="inlineStr">
         <is>
           <t>C-therm trident</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">Analizator przewodności cieplnej trident to zaawansowane urządzenie służące do pomiaru przewodnictwa cieplnego różnych materiałów, gdyż oferuje trzy różne techniki pomiaru przewodnictwa cieplnego: mtps (modified transient plane source), tps (transient plane source), tls (transient line source). jest to jedno z najbardziej wszechstronnych i najnowocześniejszych narzędzi tego typu, wykorzystywane w przemyśle, nauce i badaniach (testy w temperaturach od -50°c do 300°c). aparatura trident umożliwia prowadzenie badań dla szerokiej gamy materiałów stosowanych w projektowaniu i opracowywaniu prototypów w technologiach energetycznych, technologiach kosmicznych, przemyśle lotniczym, motoryzacyjnym, farmaceutycznym i tekstylnym. aparatura wspiera interdyscyplinarne i innowacyjne działania w obszarze "rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów".
 metoda mtps
 	przewodność cieplna od 0,01 w/(m·k) do 500 w/mk.
 	temperatura robocza detektora od -50ºc i do 200ºc.
 	próbka walcowa o średnicy niemniejszej niż 18 mm.
 	detektor zapewnia jednowymiarowy przepływ ciepła.
 metoda tps
 	przewodność cieplna od 0,03 w/(m·k) do 1800 w/(m·k).
 	dyfuzyjność cieplna od 0,01 mm²/s do 1200 mm²/s.
 	nadaje się do ciał stałych, past i lepkich płynów.
 metoda tls
 	przewodność cieplna od 0,1 w/(m·k) do 5 w/(m·k).
 	nadaje się do testowania półstałych cieczy o wyższej lepkości, stopów polimerowych, gleb i proszków.
 	temperatura roboczą czujnika od 0ºc do 300ºc.
 	ciśnienie robocze czujnika max. do 1000 barów/14 500 psi.
 </t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>Badania przewodności termicznej metali o wysokiej przewodności, betonu i materiałów budowlanych, cienkich warstw, folii, cienkich powłok, taśm samoprzylepnych (liaison) w aplikacjach bateryjnych ev, materiałów interfejsowych termicznie przewodzących, past termicznych, materiałów tim, nanomateriałów, kompozytów, proszków, materiałów geologicznych, rdzeni wiertniczych, skał, regolitu (materiału skalnego) na powierzchniach ciał niebieskich.</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>Zaawansowane badania i charakteryzacja termiczna materiałów: przewodność cieplna, dyfuzyjność cieplna, pojemność cieplna materiałów w bardzo różnych stanach: ciała stałe, ciecze, proszki, pasty. aparatura skonfigurowana do pracy z 3 różnymi metodami: mtps, tps, tls. pomiar przewodności (materiały stałe, ciecze, proszki, pasty) wg. standardów i norm (astm, iso): mtps z astm d7984, tls z astm d5334 i d5930, tps z iso 22007-2.</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i  doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H48" t="inlineStr">
         <is>
           <t>Certyfikat</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
+      <c r="I48" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>Badania laboratryjne, dyfuzyjność cieplna, pojemność cieplna, przewodnictwo cieplne, wymiana ciepła</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" t="inlineStr">
+    <row r="49">
+      <c r="A49" t="inlineStr">
         <is>
           <t>Skaner 3d einscan-sp</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <t>Einscan-sp</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <t>Skaner einscan sp 3d to precyzyjne, profesjonalne urządzenie skanujące, które zapewnia wyjątkową szczegółowość i wszechstronność w wielu zastosowaniach. wykorzystuje technologię światła strukturalnego do precyzyjnego odwzorowania geometrii obiektów. umożliwia skanowanie z dokładnością do 0,05 mm i tworzenie modeli 3d o wysokiej rozdzielczości. stosowany w inżynierii odwrotnej, digitalizacji obiektów technicznych, kulturowych i dydaktycznych.</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>Skaner 3d einscan-sp umożliwia badania w zakresie inżynierii odwrotnej, metrologii i digitalizacji obiektów. pozwala analizować dokładność wymiarową, kształt i deformacje elementów technicznych. stosowany w badaniach materiałowych, projektowaniu cad, kontroli jakości oraz dokumentacji obiektów inżynierskich i kulturowych. einscan sp może uchwycić szczegóły dotyczące koloru i tekstury obiektów, dodając warstwę realizmu do modeli 3d.</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve">Kompleksowy opis funkcji:
 	szybki transfer danych podczas skanowania.
 	typy plików: obj, stl, asc i ply, większość plików cad lub 3d.
 	precyzja skanowania: 0,05 mm,
 	udźwig obrotnicy: obrotnica może utrzymać obiekty o wadze do 5 kg.
 </t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>Digitalizacja obiektów, inżynieria odwrotna, kontrola jakości, skaner 3d, światło strukturalne</t>
         </is>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" t="inlineStr">
+    <row r="50">
+      <c r="A50" t="inlineStr">
         <is>
           <t>Drukarka 3d ultimaker (fdm/fff)</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B50" t="inlineStr">
         <is>
           <t>Ultimaker method x</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C50" t="inlineStr">
         <is>
           <t>Drukarka 3d ultimaker method x pracuje w technologii fdm/fff, umożliwiając precyzyjne wytwarzanie elementów z filamentów technicznych, takich jak abs, nylon, petg, asa czy kompozyty z włóknem węglowym. umożliwia realizację prototypów i modeli funkcjonalnych o wysokiej dokładności i stabilności wymiarowej. możliwość użycia rozpuszczalnych materiałów podporowych w technologii fdm.</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve">Drukowanie z wykorzystaniem materiałów: pla, pctg (przezroczysty), abs, abs cf, nylon, pc-abs, pctg+cf, pctg+gf oraz materiałów podporowych: sr-30, rapiddrinse.
 	posiada dwa ekstrudery i podgrzewaną komorę, co zapewnia spójną, wysoką jakość wydruków.
 	drugi ekstruder dla stosowania rozpuszczalnych materiałów podporowych.
 	podgrzewana komora do 110°c dla zaawansowanej kontroli materiałów.
 </t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">Parametry drukowania:
 	technologia drukowania: fused deposition modeling
 	obszar roboczy: 19 x 19 x 19,6 cm (jedna głowica), 15,2 x 19 x 19,6 cm (dwie głowice)
 	rozdzielczość warstwy: 20–400 µ
 	tryb drukowania wysokiej jakości: 100 µ
 	tryb drukowania zrównoważonego: 200 µ
 	średnica filamentu: 1,75 mm
 	średnica dyszy: 0,4 mm
 </t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>Druk fdm, drukarka 3d, inżynieria materiałowa, materiały kompozytowe, prototypowanie</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" t="inlineStr">
+    <row r="51">
+      <c r="A51" t="inlineStr">
         <is>
           <t>Drukarka 3d formlabs (lfs/sla)</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <t>Formlabs form 3+</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C51" t="inlineStr">
         <is>
           <t>Drukarka 3d formlabs form 3+ wykorzystuje technologię lfs (low force stereolithography) do precyzyjnego utwardzania żywic fotopolimerowych światłem laserowym. umożliwia tworzenie modeli o wysokiej dokładności (do 25 µm) i gładkiej powierzchni. stosowana w badaniach materiałowych, prototypowaniu, projektowaniu elementów technicznych i biomedycznych.</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>Drukarka 3d formlabs form 3+ umożliwia precyzyjne wytwarzanie modeli z żywic fotopolimerowych w technologii lfs (low force stereolithography). umożliwia badania materiałów polimerowych, prototypowanie elementów technicznych i biomedycznych oraz analizę wpływu parametrów druku na strukturę i dokładność modeli. umożliwia drukowanie z szerokiego zakresu żywic fotopolimerowych: materiały inżynierskie, elastyczne, wysokotemperaturowe, biokompatybilne.</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve">Umożliwia produkcję komponentów ze standardowych, inżynieryjnych, elastycznych, odpornych na wysokie temperatury i biokompatybilnych materiałów.
 	technologia drukowania: low force stereolithography™ (lfs)
 	obszar roboczy: 145 × 145 × 185 mm
 	wysokość warstwy: 25–200 mikronów
 	rozmiar plamki lasera: 85 mikronów
  </t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>Drukarka 3d, inżynieria materiałowa, prototypowanie, stereolitografia, żywice fotopolimerowe</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>Analizator spalin testo 350</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <t>Testo 350</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">Analizator testo 350 to profesjonalne, przenośne narzędzie umożliwiające badanie emisji i analizę spalin. wyposażony jest w jednostkę sterującą, analizator spalin oraz:
 	cele pomiarowe do analizy co, no, no2, cxhy  (metan, propan lub butan).
 	sonda lambda do 1000oc.
 	co2 (ir) sensor.
 	przemysłowa sonda spalin do 1200oc (długość 1m, inconel 625).
 	modułowa sonda spalin do 1000°c.
 </t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">Głównym celem jest diagnostyka, monitorowanie i regulacja pracy urządzeń, a także ocena wpływu na środowisko.
 	badania efektywności i jakości procesów spalania w kotłach, palnikach, silnikach i turbinach,
 	pomiary emisji zanieczyszczeń,
 	analiza wpływu parametrów procesu na skład spalin,
 	walidacja i kalibracja modeli numerycznych (cfd).
 </t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>Możliwość pomiarowe: co, co2, no, no2, cxhy, 
 obszar możliwych zastosowań: silniki przemysłow, palniki przemysłowe, turbiny gazowe, systemy oczyszczania spalin.</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
+      <c r="H52" t="inlineStr">
         <is>
           <t>Certyfikat</t>
         </is>
       </c>
-      <c r="I51" t="inlineStr">
+      <c r="I52" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>Analizator spalin, diagnostyka spalania, efektywność energetyczna, emisja zanieczyszczeń, proces spalania</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>Kamera termowizyjna flir</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>Flir a70 29°</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <t>Kamera flir a70 29° research &amp; development kit to zaawansowany system obrazowania termicznego przeznaczony do zastosowań badawczo-rozwojowych i przemysłowych. umożliwia precyzyjny, bezkontaktowy pomiar temperatury z wysoką rozdzielczością (640 × 480 px) i czułością detekcji poniżej 40 mk. dzięki szerokiemu zakresowi pomiarowemu oraz integracji z oprogramowaniem flir research studio, kamera pozwala na rejestrację, analizę i wizualizację rozkładów temperatury w czasie rzeczywistym – w badaniach materiałowych, energetycznych, elektronicznych i środowiskowych.</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	analizy termiczne komponentów elektronicznych (np. pcb, układy scalone) w fazie prototypowania.
 	badania przepływów ciepła, punktów gorących i strat energetycznych w konstrukcjach/materiałach.
 	monitoring temperatury w układach przemysłowych lub podczas testów środowiskowych, gdzie ważna jest precyzja i możliwość dokumentacji pomiarów.
 </t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	detektor mikrobolometryczny. piksel 12 µm.
 	rozdzielczość: 640×480 pikseli.
 	czułość termiczna (netd): &lt;35mk.
 	częstotliwość: 30hz.
 	pole widzenia: 29° × 22°. ręczne ustawienie ostrości.
 	ifov: 0,84 mrad. minimalna odległość ostrzenia: 0,25m.
 	zakres pomiarowy: 20 do 17 5°c; 175 do 1000°c.
 	dokładność: +/ 2%.
 	wbudowana kamera cyfrowa.
 </t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Urządzenie zlokalizowane w laboratorium katedry kseiuos. obsługa wyznaczona przez koordynatora aparatury (z odpowiednimi uprawnieniami i doświadczeniem w wykonywaniu pomiarów), zapewnia bieżącą obsługę aparatury, a także szkolenia i konsultacje dla nowych użytkowników.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H53" t="inlineStr">
         <is>
           <t>Certyfikat</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="I53" t="inlineStr">
         <is>
           <t>Katedra systemów energetycznych i urządzeń ochrony środowiska</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>Zespół badawczy: procesy cieplne i przepływowe w energetyce (pcpe)</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>Madejski Paweł</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/pawel-madejski-8793.html</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>Analiza termiczna, pomiar bezkontaktowy, pomiar temperatury, termowizja</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>Oscyloskop minimum 4-kanałowy</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>Oscyloskop minimum 4-kanałowy i z pasmem analogowym 4.0 ghz oraz kompatybilnym z posiadanymi już sondami tdp1500, tdp3500, tivh08</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <t>Oscyloskop sygnałów mieszanych tektronix mso64b-6-bw-4000 zapewnia wysoką  jakość sygnałów pomiarowych do dalszej analizy i debugowania współczesnych systemów wbudowanych z zegarami i magistralami o częstotliwościach rzędu pojedynczych gigaherców. urządzenie wyposażono w interfejs dotykowy, duży wyświetlacz 15,6” oraz wejścia flexchannel, które pozwalają mierzyć jeden sygnał analogowy lub osiem sygnałów cyfrowych na kanał.</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>Pomiary, analiza, obrazowanie sygnałów elektrycznych o dużej dynamice zmian.</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>Analogowe pasmo pracy każdego kanału: 4ghz
 częstotliwość próbkowania: 25gsps (4 kanały), 50gsps (2 kanały)
 długość rekordu pamięci dla każdego kanału: 1gs próbek.</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>Analiza, obrazowanie, obrazowanie sygnałów, oscyloskop, oscyloskop cyfrowy, pomiar, sygnał</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej 1mhz do 1000 mhz</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>Generator arbitralny</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej od 1mhz do 1000 mhz pozwalający na generację sygnałów w trybie dwukanałowym i impedancji wyjściowej 50 ohm.
 generator arbitralny siglent sdg7102a oferuje dwa kanały o paśmie do 1 ghz, maksymalnej częstotliwości próbkowania 5 gsa/s i rozdzielczości 14 bitów. umożliwia generowanie przebiegów arbitralnych, sygnałów wektorowych oraz typowych sygnałów testowych, takich jak dc, pulse, noise czy prbs. obsługuje funkcje modulacji, przemiatania, burst-u i synchronizacji kanałów, a wyjścia różnicowe lub single-ended zapewniają amplitudę do ±24 v. dzięki unikalnym cechom sdg7102a idealnie sprawdza się w zaawansowanych testach i badaniach sygnałów wysokiej częstotliwości i dużych amplitudach.</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>Rodzaje przebiegów wyjściowych:
 sinus, prostokąt, impuls (możliwość regulacji zbocza narastającego i opadającego niezależnie), dc, szum biały. możliwość zdefiniowania dowolnego przebiegu na dwóch kanałach.
 zakres częstotliwości pracy:
 - przebieg sinusoidalny: 1 mhz do 1000 mhz;
 - przebieg impulsowy: 1 mhz do 300 mhz;
 generowanie sygnałów elektronicznych analogowych oraz cyfrowych.</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>Pasmo pracy każdego kanału: 1 ghz
 częstotliwość próbkowania: 5 gsps
 maksymalna długość pamięci dla każdego kanału: 512 mpts.</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>Generator, generator arbitralny, modulacja, pasmo, przemiatanie, sygnał</t>
-        </is>
-[...70 lines deleted...]
-          <t>Kinetyka, korozja wysokotemperaturowa</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Mobilny mikrochromatograf gazowy</t>
+          <t>Uniwersalna termowaga do badania utleniania materiałów odpornych na działanie bardzo wysokich temperatur</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Mobilny mikrochromatograf gazowy 3-kanałowy model - 990 mobile micro gc agilent technologies</t>
+          <t>Themys</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mikrochromatograf jest umieszczony w walizce z kołami, co umożliwia łatwy jego transport. urządzenie jest wyposażone w 3 kolumny służące do rozdziału mieszanin gazowych oraz detektory przewodnictwa cieplnego tcd. posiada 2 cylindry na gazy nośne o objętości 150 ml każdy. mikrochromatograf jest sprzężony z komputerem i zainstalowanym systemem openlab cds workstation software.  </t>
+          <t xml:space="preserve">Uniwersalna termowaga służy do badania stabilności termicznej oraz odporności na korozję gazową materiałów metalicznych oraz ceramicznych i kompozytowych, o dużym znaczeniu przede wszystkim dla przemysłu chemicznego, energetycznego, lotniczego i kosmicznego. </t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Mobilny mikrochromatograf ma możliwość oznaczania następujących składników: hel, wodór, tlen, azot, tlenek węgla, dwutlenek węgla, lekkie węglowodory.</t>
-[...2 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+          <t>Aparatura ta jest wyspecjalizowanym urządzeniem przystosowanym do badań termograwimetrycznych w atmosferach gazów utleniających (powietrze, tlen, mieszaniny he+o2, ar+o2) w zakresie temperatur do 1750oc.</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Określenie szybkości korozji; wyznaczanie stężenia defektów punktowych w tlenkach; wyznaczanie współczynnika dyfuzji chemicznej w tlenkach; wygrzewanie w atmosferach ochronnych.</t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Za zgodą kierownika katedry surowców energetycznych (kse) oraz pod nadzorem opiekuna laboratorium.</t>
+          <t>Aparatura termograwimetryczna będzie udostępniana do prowadzenia badań naukowych zarówno pracownikom naukowym jak i doktorantom wimic oraz pozostałych jednostek organizacyjnych akademii górniczo-hutniczej. obsługę aparatury w czasie wykonywania prac zleconych będą stanowili wyłącznie przeszkoleni do tego celu operatorzy z grupy badawczej opiekującej się aparaturą. udostępnianie aparatury podmiotom zewnętrznym będzie realizowany odpłatnie.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Katedra surowców energetycznych</t>
+          <t>None</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Grupa badawcza "geochemia powierzchniowa", zespół geoenergia, laboratorium chromatografii gazowej i powierzchniowych metod geochemicznych</t>
+          <t>Pracownia procesów wysokotemperaturowych</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Sechman Henryk</t>
+          <t>Grzesik Zbigniew</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/henryk-sechman-2958.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/zbigniew-grzesik-944.html</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>Chromatografia gazowa</t>
+          <t>Kinetyka, korozja wysokotemperaturowa</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
+          <t>Mobilny mikrochromatograf gazowy</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Mobilny mikrochromatograf gazowy 3-kanałowy model - 990 mobile micro gc agilent technologies</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mikrochromatograf jest umieszczony w walizce z kołami, co umożliwia łatwy jego transport. urządzenie jest wyposażone w 3 kolumny służące do rozdziału mieszanin gazowych oraz detektory przewodnictwa cieplnego tcd. posiada 2 cylindry na gazy nośne o objętości 150 ml każdy. mikrochromatograf jest sprzężony z komputerem i zainstalowanym systemem openlab cds workstation software.  </t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Mobilny mikrochromatograf ma możliwość oznaczania następujących składników: hel, wodór, tlen, azot, tlenek węgla, dwutlenek węgla, lekkie węglowodory.</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Za zgodą kierownika katedry surowców energetycznych (kse) oraz pod nadzorem opiekuna laboratorium.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Katedra surowców energetycznych</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Grupa badawcza "geochemia powierzchniowa", zespół geoenergia, laboratorium chromatografii gazowej i powierzchniowych metod geochemicznych</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>Sechman Henryk</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/henryk-sechman-2958.html</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>Chromatografia gazowa</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
           <t>Cass – system specjacji aerozoli węglowych</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B58" t="inlineStr">
         <is>
           <t>Analizator węgla całkowitego model tca-08 sprzężony z etalometrem ae-33</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C58" t="inlineStr">
         <is>
           <t>Cass (carbonaceous aerosol speciation system/ system specjacji aerozoli węglowych) – system obejmuje analizator węgla całkowitego model tca-08 oraz etalometr ae-33. zestaw produkcji firmy magee scientific/(aerosol) pozwala mierzyć w sposób ciągły stężenie węgla organicznego, nieorganicznego i całkowitego w aerozolu w powietrzu atmosferycznym. w skład zestawu wchodzi także stacja meteorologiczna do pomiaru temperatury, wilgotności i ciśnienia powietrza atmosferycznego.
 aparat niezbędny jest do określenia specjacji frakcji węglowej aerosoli atmosferycznych, które stanowią bardzo często ponad 50% udziału w całkowitej masie pyłu. niezbędny do ciągłego monitorowania tzw. black carbon (bc) – środowiskowego czynnika stresogennego. obecność i wpływ bc na zdrowie ludzkie jest niepokojący i nieznany.  systematyczne monitorowanie bc poprawi ocenę zagrożeń dla zdrowia począwszy od różnych cząstek pochodzących ze spalania i uzupełni dane dotyczące ich stężeń masowych w aerozolach atmosferycznych. pozwoli to na odpowiednie zarządzanie i dobór procesów przemysłowych jak również decyzji w zakresie polityki zrównoważonego rozwoju.</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>System cass pozwala mierzyć w sposób quasi ciągły stężeń w powietrzu atmosferycznym węgla elementarnego (ec) (etalometr ae-33) oraz węgla całkowitego (tc) metodą analizy termicznej próbki (tc-08). połączenie aparatów tca-08 i ae-33 pozwala uzyskać zestaw służący do oznaczania 3 form węgla w powietrzu atmosferycznym. na podstawie różnicy dwóch wyników pomiarów otrzymujemy informacje n/t stężenia węgla organicznego (oc).</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>Analizator tca-08 służy do monitorowania zawartości węgla całkowitego w pyle zawieszonym w powietrzu atmosferycznym. aparat wykorzystuje dwa identyczne kanały pomiarowe używane do pobierania próby i do wykonywania analizy.
 ae-33 aethalometer® aethalometr mierzy stężenie węgla elementarnego w badanej próbce powietrza.</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium. zebrane dane będą udostępniane po wcześniejszym uzgodnieniu z kierownikiem laboratorium.</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>Zespół badań współczesnych zagrożeń środowiska i rozwoju innowacyjnych technologii w gospodarce obiegu zamkniętego</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>Styszko Katarzyna</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-styszko-5843.html</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
-      <c r="N57" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>Aerozole atmosferyczne, black carbon, elemental carbon, frakcja węglowa, pomiary online, węgiel organiczny, zanieczyszczenia organiczne</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="inlineStr">
         <is>
           <t>Cyfrowy mikroskop optyczny</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B59" t="inlineStr">
         <is>
           <t>Mikroskop cyfrowy hirox europe hrx-01-ir</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">System mikroskopowy hrx-01-ir służy do obserwacji cieczy i ciał stałych in-situ w zakresie światła widzialnego, podczerwonego i ultrafioletowego. umożliwia prowadzenie pomiarów w układzie 2d i 3d, w płaszczyźnie poziomej i osi pionowej. stanowisko składa się z mikroskopu z automatycznym ruchem w osiach xyz, dwóch kamer, dwóch układów optycznych, stacji roboczej oraz dedykowanego oprogramowania analitycznego.
 	pierwsza kamera (cmos, 2/3") umożliwia obrazowanie z rozdzielczością 5,07 mpix przy 50 klatkach/s i pracuje w trybie hdr. druga kamera (cmos, 8,1 mm) generuje obraz w rozdzielczości 3840×2160 pikseli. obie umożliwiają pracę w świetle vis, ir i uv.
 	pierwszy układ optyczny posiada trzy zmotoryzowane obiektywy, obejmujące zakresy powiększeń 20x–140x, 140x–1000x i 700x–2500x. drugi układ optyczny umożliwia powiększenia 35x–350x. obydwa układy są kompatybilne z kamerami c-mount i obsługują różne typy oświetlenia: pierścieniowe, coaxialne, mieszane i polaryzacyjne.
 	podstawa mikroskopu jest antywibracyjna, stolik umożliwia ruch w zakresie 100×100 mm z dokładnością 100 nm, ruch w osi z – 75 mm z dokładnością 50 nm. zainstalowano również drugi statyw z elastycznym ramieniem.
 	stacja robocza: procesor intel i9-12900k, 32 gb ram, karta graficzna geforce rtx 5070, dwa monitory 4k 27”, system windows 11 pro.
 	oprogramowanie  umożliwia m.in. tworzenie modeli 3d, pomary topografii oraz zliczanie cząstek (do 20 000), obrazowanie panoramiczne, autofokus, ochronę przed kolizją oraz automatyczne zapisywanie ustawień pomiarowych.
  </t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D59" t="inlineStr">
         <is>
           <t>System umożliwia pomiary i obrazowanie dowolnych próbek, zarówno stałych, jak i ciekłych. pozwala na rejestrację dynamiki procesów z określonym krokiem czasowym oraz prowadzenie pomiarów in-situ. możliwe jest równoczesne obrazowanie zmian zachodzących pod wpływem bodźców zewnętrznych, takich jak światło, temperatura czy pole magnetyczne, w zakresie światła widzialnego i podczerwieni.</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>System umożliwia pomiary topografii 3d i chropowatości (iso 25178, iso 4287), pomiary 2d (długość, kąt, średnica) oraz powierzchniowe (pole, obwód), automatyczne zliczanie cząstek i analizę statystyczną. obsługuje pomiary in-situ trwających eksperymentów i procesów w świetle widzialnym i podczerwonym. system wyposażony jest w dodatkową diodę ir o długości fali 850 nm, autofokus, kalibrację obiektywów oraz pomiary w pełnej głębi ostrości.</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G58" t="inlineStr">
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
         <is>
           <t>Szczegółowe zasady udostępniania dostępne są na stronie: https://acmin.agh.edu.pl/wspolpraca</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I58" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>Vortex</t>
         </is>
       </c>
-      <c r="K58" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>Szkudlarek Aleksandra</t>
         </is>
       </c>
-      <c r="L58" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aleksandra-szkudlarek-7828.html</t>
         </is>
       </c>
-      <c r="M58" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N58" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>Analiza in-situ, mikroskop optyczny, obrazowanie w podczerwieni, obserwacja 2d i 3d, procesy dynamiczne, światło widzialne</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>Mineralizator mikrofalowy</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B60" t="inlineStr">
         <is>
           <t>Speedwave xpert – wielostanowiskowy mineralizator mikrofalowy z kontrolą ciśnienia i temperatury</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C60" t="inlineStr">
         <is>
           <t>Urządzenie speedwave xpert to wielostanowiskowy mineralizator mikrofalowy z kontrolą ciśnienia i temperatury, zaprojektowany do bezpiecznego i wydajnego roztwarzania próbek. wyposażony jest w magnetrony o łącznej mocy 2000 w z niepulsacyjną emisję mikrofal, co umożliwia płynne dopasowanie energii i precyzyjną kontrolę dostarczanej mocy. bezkontaktowa kontrola temperatury we wszystkich naczyniach pozwala na odczyt i prezentację graficzną oraz liczbową temperatury indywidualnie dla każdego naczynia. dodatkowy czujnik mierzy temperaturę zewnętrznych ścian naczyń, chroniąc je przed przegrzaniem.
 urządzenie posiada sterownik z ekranem dotykowym i oprogramowaniem w języku polskim, który umożliwia kontrolę pracy aparatu, tworzenie biblioteki procedur oraz pełną dokumentację procesów. komora mineralizatora wykonana jest ze stali nierdzewnej pokrytej pfa, a modułowa konstrukcja rotora pozwala na łatwe wstawianie i wyjmowanie pojedynczych naczyń. każde naczynie podłączone jest do bezpiecznego systemu odprowadzającego opary bezpośrednio do wyciągu. komora wyposażona jest również w system przedmuchu powietrzem do chłodzenia naczyń oraz wielostopniowy system zabezpieczeń, w tym elektroniczną kontrolę drzwi i temperatury.
 mineralizator speedwave xpert obsługuje rotor 32-stanowiskowy ts-85x (naczynia o objętości 85 ml, ciśnienie max 22 bary, temperatura max 230°c, safevent) oraz 12-stanowiskowy dap-100x (naczynia 100 ml, ciśnienie max 40 barów, pełna kontrola i pomiar ciśnienia w każdym naczyniu). zasilanie urządzenia: 230 v, 50 hz.</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>Mineralizator speedwave xpert jest przeznaczony do rozkładu różnego typu próbek w podwyższonej temperaturze i ciśnieniu dla potrzeb ich analizy pierwiastkowej metodami icp-oes, icp-ms, aas czy txrf. system jest wysokoprzepustowy i umożliwia mineralizację do 32 próbek jednocześnie. każde naczynie teflonowe posiada indywidualny system monitorowania ciśnienia i temperatury, zapewniając bezpieczeństwo oraz powtarzalność wyników.</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>Mineralizator mikrofalowy stanowi urządzenie specjalistyczne, które może być wykorzystywane wyłącznie przez osoby po specjalistycznym przeszkoleniu. jego użytkowanie przez pracowników i doktorantów agh może być nieodpłatne i odbywać się na zasadzie współpracy naukowej (wspólna publikacja wyników lub nawiązanie współpracy skutkującej złożeniem wniosku o grant). udostępnianie aparatury podmiotom trzecim będzie odpłatne. koszt ustalany będzie indywidualnie z opiekunem aparatury.</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I59" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
         <is>
           <t>Katedra fizyki medycznej i biofizyki</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>Zespół biospektroskopii atomowej i molekularnej</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>Chwiej Joanna</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/joanna-chwiej-6574.html</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>(pob 8) przekraczanie granic: eksperymentalna fizyka wysokich energii ekstremalne stany materii, zaawansowane technologie w detekcji promieniowania, badania i zastosowania transdyscyplinarne</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>Analiza pierwiastkowa, mineralizacja mikrofalowa, rozkład próbek</t>
-        </is>
-[...66 lines deleted...]
-          <t>Lidar, skaner</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
+          <t>Skaner laserowy emesent hovermap stx (lidar)</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Skaner laserowy emesent hovermap stx</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Emesent hovermap st-x to zaawansowany mobilny system mapowania lidar, który łączy wysokowydajne skanowanie laserowe z wszechstronnymi możliwościami montażu. zaprojektowany do pracy w różnorodnych środowiskach - wewnętrznych, zewnętrznych, podziemnych, oraz w miejscach pozbawionych sygnału gps. umożliwia szybkie, bezpieczne i precyzyjne pozyskiwanie danych 3d. hovermap st-x może być montowany na dronach, pojazdach, plecakach lub używany ręcznie, co czyni go wyjątkowo elastycznym rozwiązaniem do skanowania z powietrza i z poziomu gruntu. jego wytrzymała obudowa o klasie szczelności ip65 zapewnia niezawodną pracę w trudnych warunkach terenowych, takich jak kurz, wilgoć czy nierówne podłoże. funkcje autonomii, takie jak nawigacja po punktach trasy i unikanie przeszkód, umożliwiają realizację długich misji w złożonych lub niebezpiecznych środowiskach, w których sterowanie ręczne byłoby trudne lub ryzykowne.</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>To urządzenie otwiera szerokie możliwości badawcze w dziedzinach takich jak analiza geoprzestrzenna, monitoring środowiska, archeologia, górnictwo czy inspekcja infrastruktury. dzięki zdolności do działania bez sygnału gps doskonale sprawdza się w mapowaniu podziemnych wyrobisk, tuneli czy gęstych koron drzew. naukowcy mogą go używać do dokumentowania zabytków, monitorowania erozji, analizy roślinności lub tworzenia dokładnych modeli 3d istniejących obiektów.</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Urządzenie wykorzystuje wysokiej klasy sensor lidar z 32 kanałami, zdolny do rejestracji do 1,92 miliona punktów na sekundę w trybie wielo-odbiciowym. umożliwia to tworzenie gęstych i szczegółowych chmur punktów 3d. urządzenie ma zasięg do 300 metrów. zachowuje wysoką precyzję, z dokładnością rzędu ±10 mm w zamkniętych przestrzeniach.</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Centrum doskonałości sztucznej inteligencji</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>Brodzicki Andrzej</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/andrzej-brodzicki-9722.html</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>Lidar, skaner</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
           <t>Optyczny spektrometr emisyjny ze wzbudzeniem w plazmie indukcyjnie sprzężonej (icp-oes)</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B62" t="inlineStr">
         <is>
           <t>Optima 7300dv</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>Optyczny spektrometr emisyjny ze wzbudzeniem w plazmie indukcyjnie sprzężonej model optima 7300dv (perkin elmer).
 możliwość obserwacji plazmy w dwóch kierunkach tzw. system dual view (axial i radial) oraz zastosowanie dwóch detektorów półprzewodnikowych (jeden dla uv, jeden dla vis) pozwala na równoczasowe wykonywanie analiz wielopierwiastkowych w szerokim zakresie stężeń przy jednoczesnej dużej odporności na trudne matryce próbek. możliwość elastycznego wyboru długości fal.
 szczegóły można znaleźć na stronie: https://resources.perkinelmer.com/corporate/content/relatedmaterials/brochures/bro_optima7x00seriesicp-oes.pdf</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>Icp-oes to czuła, wielopierwiastkowa, dokładna i szybka technika, która znajduje szerokie zastosowanie w analizie środowiskowej. pozwala na pomiar stężenia niemal wszystkich pierwiastków znajdujących się w układzie okresowym w próbkach roztworów wodnych. analiza próbek stałych wymaga ich wcześniejszego przeprowadzenia do roztworu np. poprzez mineralizację mikrofalową.</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>Zależnie od analizowanego pierwiastka oraz matrycy próbki możliwy jest pomiar stężeń rzędu µg/l. rutynowo granice oznaczalności wahają się od kilku do kilkuset µg/l. szczegóły można znaleźć w zakresie akredytacji laboratorium (certyfikat akredytacji numer ab 1050).</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
+      <c r="H62" t="inlineStr">
         <is>
           <t>Akredytacja</t>
         </is>
       </c>
-      <c r="I61" t="inlineStr">
+      <c r="I62" t="inlineStr">
         <is>
           <t>Katedra hydrogeologii i geologii inżynierskiej</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
+      <c r="J62" t="inlineStr">
         <is>
           <t>Laboratorium hydrogeochemiczne</t>
         </is>
       </c>
-      <c r="K61" t="inlineStr">
+      <c r="K62" t="inlineStr">
         <is>
           <t>Kmiecik Ewa</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="L62" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/ewa-kmiecik-5388.html</t>
         </is>
       </c>
-      <c r="M61" t="inlineStr">
+      <c r="M62" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N61" t="inlineStr">
+      <c r="N62" t="inlineStr">
         <is>
           <t>Analiza ilościowa, analiza pierwiastkowa, icp-oes, makroskładniki, mikroskładniki, roztwory wodne, woda</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" t="inlineStr">
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>Spektrometr mas z jonizacją w plazmie indukcyjnie sprzężonej  (icp-ms)</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B63" t="inlineStr">
         <is>
           <t>Icap rq (c2)</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C63" t="inlineStr">
         <is>
           <t>Spektrometr mas z jonizacją w plazmie indukcyjnie sprzężonej model icap rq (c2) z komorą zderzeniową/reakcyjną (thermo scientific).
 szeroki zakres opcji interfejsów, daje doskonałe możliwości wyboru w zależności od potrzeb i analizowanych matryc. możliwość pracy z 3 różnymi insertami: „robust” do analizy próbek o złożonej matrycy, „high matrix” dla próbek rutynowych (np. wody), „high sensitivity” do pomiarów wymagających wysokiej czułości.
 system optyki jonowej z odchyleniem wiązki o 90° (rapid lens) pozwala na wstępne usunięcie interferencji. spektrometr icap rq icp-ms umożliwia pomiar wszystkich analitów i efektywne usuwanie interferencji w jednym trybie he-dyskryminacji energii kinetycznej (he ked). daje również możliwość stosowania gazów reakcyjnych dla wymagających zastosowań.
 szczegóły dostępne na stronie: https://tools.thermofisher.com/content/sfs/brochures/ps-43318-icp-ms-icap-rq-ps43318-en.pdf</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D63" t="inlineStr">
         <is>
           <t>Icp-ms to wysoce czuła, wielopierwiastkowa, dokładna i szybka technika, która znajduje szerokie zastosowanie w analizie środowiskowej. pozwala na pomiar stężenia niemal wszystkich pierwiastków znajdujących się w układzie okresowym w próbkach roztworów wodnych. analiza próbek stałych wymaga ich wcześniejszego przeprowadzenia do roztworu np. poprzez mineralizację mikrofalową.</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>Zależnie od analizowanego pierwiastka oraz matrycy próbki możliwy jest pomiar stężeń rzędu ng/l. rutynowo granice oznaczalności wahają się od kilkuset ng/l do kilku µg/l. szczegóły można znaleźć w zakresie akredytacji laboratorium (nr ab 1050).</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>Akredytacja</t>
         </is>
       </c>
-      <c r="I62" t="inlineStr">
+      <c r="I63" t="inlineStr">
         <is>
           <t>Katedra hydrogeologii i geologii inżynierskiej</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
+      <c r="J63" t="inlineStr">
         <is>
           <t>Laboratorium hydrogeochemiczne</t>
         </is>
       </c>
-      <c r="K62" t="inlineStr">
+      <c r="K63" t="inlineStr">
         <is>
           <t>Kmiecik Ewa</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L63" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/ewa-kmiecik-5388.html</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M63" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N63" t="inlineStr">
         <is>
           <t>Analiza ilościowa, analiza pierwiastkowa, analiza śladowa, icp-ms, mikroskładniki, roztwory wodne, woda</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>System do analizy pierwiastków składający się ze spektrometru, mineralizatora do przygotowania prób do analizy kationów i modułu do chromatografii jonowej do analizy anionów</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B64" t="inlineStr">
         <is>
           <t>System do analizy pierwiastków składający się ze spektrometru, mineralizatora do przygotowania prób do analizy kationów i modułu do chromatografii jonowej do analizy anionów</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>System składa się z:
  1. optycznego spektrometru emisyjnego icp-oes
 model icap pro xp duo (thermo scientific) z pionowym palnikiem, polichromatorem echelle i detektorem cid.
 2. mineralizatora mikrofalowego ultrawave (milestone)
 technologia src (single reactor chamber) – pojedyncza komora ze stali kwasoodpornej, odporna na 300°c i 200 barów.
 3. chromatografu jonowego thermo scientific dionex aquion
 z wbudowaną pompą izokratyczną, systemem odgazowania próżniowego, termostatowaną celą detektora przewodnościowego do analizy anionów.</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>Icp-oes to czuła, wielopierwiastkowa, dokładna i szybka technika, która znajduje szerokie zastosowanie w analizie środowiskowej. analiza próbek stałych wymaga ich wcześniejszego przeprowadzenia do roztworu np. poprzez mineralizację mikrofalową.
 chromatografia jonowa to czuła i dokładna technika, która znajduje szerokie zastosowanie w analizie środowiskowej. pozwala na pomiar stężenia anionóww roztworach wodnych.</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>Zależnie od analizowanego pierwiastka oraz matrycy próbki możliwy jest pomiar stężeń rzędu µg/l. rutynowo granice oznaczalności wahają się od kilku do kilkuset µg/l.
 możliwość mineralizacji próbek o różnych matrycach przy zastosowaniu odpowiednich reagentów i warunków przeprowadzania procesu. 
 zależnie od analizowanego jonu oraz matrycy próbki możliwy jest pomiar stężeń rzędu µg/l.</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>Akredytacja</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>Katedra hydrogeologii i geologii inżynierskiej</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>Laboratorium hydrogeochemiczne</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>Kmiecik Ewa</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/ewa-kmiecik-5388.html</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>Analiza anionów, analiza ilościowa, analiza pierwiastkowa, ic, icp-oes, mineralizacja mikrofalowa, woda</t>
-        </is>
-[...70 lines deleted...]
-          <t>Badania terenowe, jakość wody, mobilne laboratorium, pobór próbek, wody podziemne, wody powierzchniowe</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
+          <t>Mobilne laboratorium badania jakości wód</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Mobilne laboratorium badania jakości wód</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Mobilne laboratorium badania jakości wód na bazie pojazdu m-b sprinter. pojazd typu furgon z napędem na obie osie (4x4), z reduktorem terenowym. trwała specjalistyczna zabudowa laboratoryjna z materiałów kwasoodpornych (szafy i szuflady, półki, lodówka laboratoryjna, wyciąg oparów, oświetlenie robocze) – do badań, pomiarów i transportu próbek w warunkach zgodnych z wymaganiami. wyposażenie laboratoryjne: monitoringowa pompa głębinowa wraz z wężami, agregatem, sterownikiem; przenośny akumulatorowy zestaw pompowy; terenowa pompa perystaltyczna wraz z aparatem filtracyjnym; próbniki do poboru próbek wód oraz inne, kompletowane w zależności od zmieniających się potrzeb. laboratorium mobilne jest wykorzystywane do poboru próbek wód podziemnych i powierzchniowych, do pomiaru parametrów fizykochemicznych wód (ph, eh, pew, temperatury, o2), do oznaczania zawartości składników nietrwałych w terenie oraz do transportu w odpowiednich warunkach próbek do laboratorium stacjonarnego. posiadany sprzęt umożliwia dokonywanie poboru próbek wód czystych i zanieczyszczonych.</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Pompowanie oczyszczające i pomiarowe wód podziemnych z otworów wiertniczych z głębokości nie przekraczającej 90 m; oznaczenie w terenie nietrwałych wskaźników jakości wód; pobór próbek wód podziemnych; pobór próbek wód powierzchniowych z cieków i zbiorników powierzchniowych (z lądu); transport próbek w warunkach chłodniczych.</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Zależne od rodzaju, typu i modelu zastosowanego sprzętu pomiarowego. do pomiarów w terenie wykorzystywane są przenośne przyrządy służące m.in. do pomiarów przewodności, ph, eh, zawartości tlenu, temperatury, a także do oznaczeń fotometrycznych.</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>W ramach podpisanych umów i zleceń, po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Akredytacja</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Katedra hydrogeologii i geologii inżynierskiej</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>Laboratorium hydrogeochemiczne</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>Kmiecik Ewa</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/ewa-kmiecik-5388.html</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>Badania terenowe, jakość wody, mobilne laboratorium, pobór próbek, wody podziemne, wody powierzchniowe</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
           <t>Mobilny robot kroczący</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B66" t="inlineStr">
         <is>
           <t>Robot kroczący spot</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">Spot to kroczący, autonomiczny robot mobilny wyposażony w 5 kamer stereowizyjnych, które umożliwiają omijanie przeszkód oraz poruszanie się po trudnym terenie. robot posiada możliwość pracy w trybie autonomicznym, zbierania danych, integracji z urządzeniami pomiarowymi oraz komunikacji zdalnej. dodatkowo platforma mobilna została wyposażona przez zespół badawczy w zintegrowany moduł diagnostyczny jako element rozszerzający funkcjonalność badawczą platformy mobilnej.
  </t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>Inspekcja środowisk przemysłowych w tym badań nieniszczących
 mapowanie terenu oraz wykonywanie segmentacji semantycznej
 eksploracja nieznanego terenu
 algorytmy kognitywne oraz autonomiczne podejmowanie decyzji
 transport sprzętu badawczego
 zadania manipulacyjne (w przypadku wyposażenia w manipulator)</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>Robot jest wyposażony w opracowany moduł inspekcyjny składający się z kamery termowizyjnej, kamery akustyczne, czujnika lidar, kamery 360, czujnika metanu oraz komputera pokładowego.
 robot może również zostać wyposażony w inne czujniki np. skaner laserowy.
 platforma posiada moduły rozszerzeń core io oraz gxp, które umożliwiają prostą integrację sprzętu pomiarowego. rodzaj i typ sprzętu ograniczony jest jedynie przez wagę (i objętość) oraz wymaganą moc.</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań.  w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>Zespół robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>Koszyk Joanna</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/joanna-koszyk-10624.html</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>Robot autonomiczny, robot kroczący, robotyka, robotyka mobilna</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>Uniwersalna maszyna wytrzymałościowa allroundline  zwickroell z010 th</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>Uniwersalna maszyna wytrzymałościowa allroundline  zwickroell z010 th</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>Wysoko specjalistyczna elektryczna maszyna wytrzymałościowa zwickroell z010 th umożliwia prowadzenia wieloskalowych badań wytrzymałościowych materiałów biologicznych oraz elementów drukowanych w technologiach addytywnych, z wysokorozdzielczym pomiarem obciążenia, możliwością testowania w kontrolowanych warunkach temperatury oraz możliwością testowania w pełnym zanurzeniu (np. w płynach fizjologicznych). maszyna wytrzymałościowa jest wyposażona w system pneumatycznego zaciskania szczęk, zapewniający stałą i kontrolowaną wartość docisku podczas pomiaru próbek śliskich podczas ich pomiaru. maszyna jest wyposażona w zestaw specjalistycznych szczęk dedykowanych do szybkiego montażu próbek o małych i bardzo małych wymiarach geometrycznych, włókien, a także zawiera wyposażenie do zginania i ścinania próbek.</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>-zakres obciążeń fmax 10 kn
 -przestrzeń robocza: 1430 x 440 mm, 
 - prędkość: 0,0005-2000 mm/min
 - dokładność prędkości/pozycjonowania: 0,05 % / +/-2 μm
 - głowice pomiarowe siły: 5n, 500n, 5kn
 - uchwyty pneumatyczne do łaźni, do włókien i klinowe
 - badania w zanurzeniu z kontrolą temperatury
 - wyposażenie do zginania i ścinania
 - karta i/o do przyłączenia systemu gom</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E67" t="inlineStr"/>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I66" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>Laboratorium 07 d1</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>Bryła Jakub</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/jakub-bryla-9582.html</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>Bending, compression, maszyna wytrzymałościowa, moduł younga, próba rozciągania, próba ściskania, próba zginania, strength testing machine, stretching, young's modulus</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" t="inlineStr">
+    <row r="68">
+      <c r="A68" t="inlineStr">
         <is>
           <t>Maszyna wytrzymałościowa 100 kn</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B68" t="inlineStr">
         <is>
           <t>Maszyna wytrzymałościowa  precyzyjna shimadzu agx-v 100 kn</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t>Maszyna wytrzymałościowa shimadzu  agx-v 100 kn służy do badań wytrzymałościowych statycznych w zakresie rozciągania, ściskania, zginania, itp. maszyna posiada precyzyjne możliwości badawcze w zakresie sił do 100 kn.   
 parametry techniczne:
 maszyna wytrzymałościowa shimadzu agx-v 100 kn
 • szerokość przestrzeni roboczej: 600 mm.
 • wysokość przestrzeni roboczej: 1250 mm.
 • głowice pomiarowe siły: do 5 kn; do 50 kn oraz do 100 kn w klasie 0,5 1/1000 wg iso 7500-1.
 • zakres prędkości przesuwu: od 0,00005 do 1500 mm/min w zakresie siły do 100 kn.
 • próbkowanie: 500 khz.
 • automatyczna kontrola stałą szybkością odkształcenia w pełni zgodna pn en-iso 6892-1
 • automatyczna kontrola stałą szybkością narastania siły testującej/naprężenia wg pn en-iso 6892-1  • możliwość zapisu wideo przebiegu testu.
 wideoekstensometr shimadzu:
 • kamera o rozdzielczości: 2mpix
 • zakres pola widzenia: 240 mm. x 180 mm.
 • klasa dokładności: 0,5 wg iso 9513
 • dokładność: ±1,5μm (zgodna z pn en-iso 527-1:2012)
 • pomiar zmian szerokości próbek w trakcie testu • pomiar współczynników anizotropii n + r oraz liczby poissona
 • zapis wideo testu
 • pełna synchronizacja z krzywą rozciągania,
 • częstotliwość próbkowania: 100hz
 ekstensometr kontaktowy mfa25 o bazie stacjonarnej 25 mm i 50 mm
 • klasa dokładności: 0,5 (iso 9513), b1 (astm e83).</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">Badania wytrzymałościowe niszczące w zakresie:
 - rozciągania;
 - ściskania, 
 - zginania,
 - zdzierania,
 - odkształcalności itp.
 badania wytrzymałościowe metali  wg  pn-en-iso 6892-1 jak i niemetali (tworzywa sztuczne, guma np.  pn-en-iso 37, pn-en-iso 527) itp.
  </t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t xml:space="preserve">Zgodnie z specyfikacją maszyny.
 przykładowo:
 wyznaczenie granicy wytrzymałości,
 wyznaczenie granicy plastyczności,
 wyznaczenie wydłużenia względnego,
 wyznaczenie współczynnika sprężystości wzdłużnej e (modułu younga),
 wyznaczenie współczynnika poissona.
 itp.
  </t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G67" t="inlineStr">
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
         <is>
           <t>Zgodnie z indywidualnie uzgodnionymi umowami.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
+      <c r="H68" t="inlineStr">
         <is>
           <t>Akredytacja</t>
         </is>
       </c>
-      <c r="I67" t="inlineStr">
+      <c r="I68" t="inlineStr">
         <is>
           <t>Katedra inżynierii maszyn i transportu</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>Laboratorium badawcze technicznych środków transportu i materiałów</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>Olszyna Grzegorz</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-olszyna-7194.html</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>Badania niszczące, maszyna wytrzymałościowa, pełzanie, rozciąganie, zginanie</t>
-        </is>
-[...66 lines deleted...]
-          <t>Monokryształy</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Piece rurowe</t>
+          <t>Piece do hodowli kryształów metodą bridgmana</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Piece rurowe</t>
+          <t>Piece do hodowli kryształów metodą bridgmana firmy czylok</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dwa laboratoryjne piece rurowe do wygrzewania próbek w próżni lub kontrolowanej atmosferze. jeden z pieców jest wyposażony w rurę kwarcową o wymiarach przestrzeni roboczej 40x70x400 mm³, umożliwiając ciągłe wygrzewanie w temperaturze do 1000 °c. drugi piec posiada rurę kwarcową o wymiarach przestrzeni roboczej 50x90x700 mm³, umożliwiając ciągłe wygrzewanie w temperaturze do 1200 °c. oba piece posiadają programowalne regulatory temperatury.</t>
+          <t>Piece do hodowli monokryształów w konfiguracji pionowej, w tyglach grafitowych lub z azotku boru. posiadają możliwość zastosowania atmosfery ochronnej w postaci gazu obojętnego lub próżni. piece pozwalają na krystalizację metali lub stopów o temperaturze topnienia do około 1100°c. istnieje możliwość krystalizacji z zarodka.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Wygrzewanie materiałów w kontrolowanej atmosferze i przy zadanym profilu grzania.</t>
+          <t>Piece umożliwiają hodowlę kryształów z czystych pierwiastków bądź stopów o temperaturze topnienia nie przekraczającej 1100°c. typowy rozmiar możliwy do osiągnięcia zależy od rodzaju materiału wsadowego oraz tygla użytego w hodowli. typowo hodowane kryształy mają średnicę nie przekraczającą 10mm i długość 120mm. hodowla odbywa się poprzez kontrolowane obniżanie temperatury reaktorze z pionowym gradientem temperatury.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+          <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Szkudlarek Aleksandra</t>
+          <t>Tokarski Tomasz</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/aleksandra-szkudlarek-7828.html</t>
+          <t>Https://api.skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>Kontrola temperatury, wygrzewanie</t>
+          <t>Monokryształy</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
+          <t>Piece rurowe</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Piece rurowe</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Dwa laboratoryjne piece rurowe do wygrzewania próbek w próżni lub kontrolowanej atmosferze. jeden z pieców jest wyposażony w rurę kwarcową o wymiarach przestrzeni roboczej 40x70x400 mm³, umożliwiając ciągłe wygrzewanie w temperaturze do 1000 °c. drugi piec posiada rurę kwarcową o wymiarach przestrzeni roboczej 50x90x700 mm³, umożliwiając ciągłe wygrzewanie w temperaturze do 1200 °c. oba piece posiadają programowalne regulatory temperatury.</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Wygrzewanie materiałów w kontrolowanej atmosferze i przy zadanym profilu grzania.</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr"/>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>Szkudlarek Aleksandra</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/aleksandra-szkudlarek-7828.html</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>Kontrola temperatury, wygrzewanie</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
           <t>Spektrofotometr nanodrop one (thermofisher)</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B71" t="inlineStr">
         <is>
           <t>Spektrofotometr nanodrop one (thermofisher)</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C71" t="inlineStr">
         <is>
           <t xml:space="preserve">Spektrofotometr nanodrop one, thermo scientific jest urządzeniem do pomiarów widm uv-vis w mikroobjętości. parametry urządzenia:
 	długość drogi optycznej w granicach 0,03-1 mm ustawiana automatycznie w zależności od stężenia próbki
 	objętość mierzonej próbki: 0,5μl – 2 μl
 	długość fali w granicach od 190 do 850 nm, pełny zakres skanowania
 	źródło światła: błyskowa lampa ksenonowa
 	typ detektora: matryca cmos zawierająca 2048 elementów światłoczułych
 	pomiar bezpośrednio w próbce bez użycia kuwet, mikrokuwet, końcówek pomiarowych, nakrywek – „cups”
 	utrzymywanie próbki w miejscu pomiarowym za pomocą napięcia powierzchniowego
 	powierzchnie kontaktu z próbką stanowią światłowody kwarcowe
 	aparat obsługiwany za pomocą dotykowego ekranu o przekątnej 7 cali, z systemem android, obsługa możliwa także w rękawiczkach laboratoryjnych.
 	rozdzielczość widmowa: poniżej 1,8 nm
 	precyzja pomiaru absorbancji: 0,002
 	dokładność pomiaru absorbancji: 3%
 	dokładność zakresu długości fali: ± 1 nm
 	zakres absorbancji w granicach: od 0 do 550 abs
 	zakres pomiaru stężenia dsdna od 2 do 27 500 ng/μl bez potrzeby powtarzania pomiaru próbki o nieznanym stężeniu, bez konieczności zagęszczania lub rozcieńczania
 	zakres pomiaru stężenia bsa od 0,06 mg/ml do 820 mg/ml bez potrzeby powtarzania pomiaru próbki o nieznanym stężeniu, bez konieczności zagęszczania lub rozcieńczania.
 </t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>Pomiary pełnych widm uv-vis w mikro-objętości 0,5μl – 2 μl.</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I70" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J71" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr">
+      <c r="K71" t="inlineStr">
         <is>
           <t>Wytrwał Magdalena</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>(pob 8) przekraczanie granic: eksperymentalna fizyka wysokich energii ekstremalne stany materii, zaawansowane technologie w detekcji promieniowania, badania i zastosowania transdyscyplinarne</t>
         </is>
       </c>
-      <c r="N70" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>Białka, kwasy nukleinowe, mikroobjętość, uv-vis</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="72">
+      <c r="A72" t="inlineStr">
         <is>
           <t>Reometr rotacyjny physica mcr 302 firmy anton paar</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B72" t="inlineStr">
         <is>
           <t>Reometr rotacyjny physica mcr 302 firmy anton paar</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">Reometr rotacyjny physica mcr 302 firmy anton paar jest urządzeniem służącym do badania właściwości reologicznych różnorodnych materiałów. umożliwia wykonanie analiz (testów reologicznych) w warunkach stałej szybkości ścinania (css) lub stałego naprężenia ścinającego (csr). pozwala na pełne scharakteryzowanie lepkosprężystych właściwości płynów (np. krzywe płynięcia,  krzywe lepkości) w szerokim zakresie temperatury.  reometr rotacyjny physica mcr 302 wyposażony jest w synchroniczny silnik komutowany elektronicznie o dużej mocy, cyfrowy przyrząd wykorzystujący najnowsze technologie cyfrowego przetwarzania sygnałów (dsp), wysoce precyzyjne łożysko powietrzne z wbudowanym czujnikiem siły normalnej oraz w układ kontrolujący temperaturę w zakresie od -20 do 200 oc. innowacyjne systemy typu: toolmaster™ i trugap™  pozwalają na automatyczne rozpoznawanie układów pomiarowych i akcesoriów oraz  automatyczny pomiar szczeliny.
 parametry techniczne
 łożysko
 powietrzne
 silnik komutowany elektronicznie
 tak
 maksymalny moment obrotowy
 200 mnm
 minimalny moment (rotacja)
 1 nnm
 minimalny moment (oscylacja)
 0,5 nnm
 odchylenie kątowe (nastawa)
 od 0,05 do ∞  µrad
 minimalna prędkość kątowa
 10-9  rad/s
 maksymalna prędkość kątowa
 314 rad/s
 prędkość maksymalna
 3000 jedn./min
 minimalna częstotliwość kątowa
 10-7  rad/s
 maksymalna częstotliwość kątowa
 628 rad/s
 zakres siły normalnej
 0,005-50 n
 rozdzielczość siły normalnej
 0,5 mn
 zakres temperatury
 od -20 do 200 oc
  </t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t xml:space="preserve"> 
 reometr rotacyjny physica mcr 302 firmy anton paar jest urządzeniem służącym do badania właściwości reologicznych różnorodnych materiałów. umożliwia wykonanie analiz (testów reologicznych) w warunkach stałej szybkości ścinania (css) lub stałego naprężenia ścinającego (csr). pozwala na pełne scharakteryzowanie lepkosprężystych właściwości płynów (np. krzywe płynięcia,  krzywe lepkości) w szerokim zakresie temperatury.  </t>
         </is>
       </c>
-      <c r="E71" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="E72" t="inlineStr"/>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I71" t="inlineStr">
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
+      <c r="J72" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K71" t="inlineStr">
+      <c r="K72" t="inlineStr">
         <is>
           <t>Kmita Angelika</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L72" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/angelika-kmita-8131.html</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
+      <c r="M72" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N71" t="inlineStr">
+      <c r="N72" t="inlineStr">
         <is>
           <t>Krzywa płynięcia, lepkość, reologia</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t>Bonder typu hb05 z mikroskopem optycznym i stolikiem grzejnym</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B73" t="inlineStr">
         <is>
           <t>Hb05 wedge &amp; ball bonder</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C73" t="inlineStr">
         <is>
           <t>Bondera typu hb05 wyposażony w mikroskop optyczny i stolik grzejny umożliwia wykonanie połączeń metalicznych holder-próbka za pomocą drutu złotego lub aluminiowego o grubości 25 µm.</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>Za pomocą bondera typu hb05 wyposażonego w mikroskop optyczny i stolik grzejny możliwe jest wykonanie połączeń metalicznych holder-próbka za pomocą drutu złotego lub aluminiowego o grubości 25 µm.</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">Wykonywanie połączeń miedzy próbką a holderem za pomocą drutu aluminiowego lub złotego o średnicy 25 µm.
 dostępne typy kapilar:
 	wedge (au oraz al),
 	ball (au).
 siła nacisku kapilary 15 - 150 cn
 maksymalna temperatura grzania stolika 250 0c
 minimalny rozmar wytworzonego kontaktu: 50 x 50 µm.
  </t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I72" t="inlineStr">
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K72" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>Chrobak Maciej</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/maciej-chrobak-8494.html</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N72" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>Bonder, kontakty elektryczne</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="inlineStr">
         <is>
           <t>Mikroskop sił atomowych sprzężony z nanoindenterem</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B74" t="inlineStr">
         <is>
           <t>Sprzężony układ nanoindentera z mikroskopem sił atomowych</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>Mikroskop sił atomowych (afm) bruker dimension icon xr to wszechstronny, niskoszumowy mikroskop pracujący w układzie skanowania sondą. maksymalny obszar skanowania wynosi 90×90 μm w zakresie poziomym i do 10 μm w zakresie pionowym. mikroskop umożliwia badanie próbek małych i dużych do średnicy 200 mm i grubości 15 mm, przez co nadaje się do obrazowania zarówno próbek laboratoryjnych, jak i przemysłowych. pomiary odbywają się w dedykowanej komorze antywibracyjnej zapewniającej dodatkową izolację akustyczną. afm wyposażony jest w system closed-loop i umożliwia wykonanie pomiarów wykorzystując najważniejsze techniki afm.
 ponadto mikroskop wyposażony jest w drugą głowicę skanującą – bruker hysitron triboscope, przeznaczą do obrazowania próbek twardych i równoczesnych ilościowych pomiarów twardości oraz modułu young’a (nanoindenter skanujący ostrzem berkovivch’a lub ostrzem płaskim). nanoindenter wyposażony jest dodatkowo w dynamiczny tryb pracy – nanodma.</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	contact i tapping mode
 	peakforce tapping (w tym ilościowe obrazowanie fazowe qnm)
 	lateral force microscopy
 	lift mode (w tym wysokorozdzielcze pomiary magnetyczne mfm, elektrostatyczne efm oraz sondę kelvina kpfm)
 	force spectroscopy
 	torsion resonance mode
 	piezoresponse microscopy
 	pomiary elektryczne (c-afm, wysokorozdzielczy pf-tuna, wielokanałowy tryb data cube)
 </t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	próbek stałych (moduł do 200 gpa), stopów, proszków, metali, kompozytów
 	próbek miękkich i biologicznych w powietrzu oraz cieczach
 	w zakresie temperatur od -35 do 250 °c
 	próbek przewodzących magnetycznych, z ładunkiem powierzchniowym
 	próbek w rozmiarze 200 (dł) x 200 (szer) x15 (wys) mm
 	maksymalny obszar skanowania: 90×90 μm w poziomie i do 10 μm w pionie
 </t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>Szuwarzyński Michał</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L74" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/michal-szuwarzynski-8587.html</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
+      <c r="M74" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N73" t="inlineStr">
+      <c r="N74" t="inlineStr">
         <is>
           <t>Afm, badanie powierzchni, indentacja, mikroskop, mikroskopia sił atomowych</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" t="inlineStr">
+    <row r="75">
+      <c r="A75" t="inlineStr">
         <is>
           <t>Spektrofotometr uv-vis</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B75" t="inlineStr">
         <is>
           <t>Spektrofotometr uv-vis thermo scientific evolution 220</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C75" t="inlineStr">
         <is>
           <t>Spektrofotometr uv-vis jest urządzeniem przeznaczonym do pomiarów absorbcji promieniowania elektromagnetycznego z zakresu widzialnego oraz bliskiego i średniego nadfioletu w próbkach ciekłych. pomiary spektrofotometryczne znajdują zastosowanie w analizie ilościowej (wyznaczanie stężeń różnych substancji organicznych i nieorganicznych), jakościowej, badaniach fizykochemicznych (np. do badań kinetycznych), a także do badań strukturalnych. będąca dodatkowym wyposażeniem spektrometru programowalna przystawka temperaturowa z ogniwem peltiera rozszerza możliwości spektrometru o wykonywanie pomiarów w precyzyjnie ustalonych temperaturach z zakresu 0-110oc, a także badanie zależności temperaturowych. na wyposażeniu znajduje się przystawka do spektrofotometrycznych pomiarów odbiciowych.
 zakres długości fali: 190 – 1100nm
 odstęp zbierania danych: 10, 5, 2, 1.0, 0.5, 0.2, 0.1nm
 źródło światła: ksenonowa lampa błyskowa
 typ detektora: podwójna fotodioda krzemowa
 układ optyczny: dwuwiązkowy, z osobnymi pozycjami dla próbki i odnośnika, monochromator typu czernego-turnera, geometria wiązki dopasowywana do zastosowania
 dokładność fotometryczna1a: ±0.006a, 2a: ±0.010a, mierzona przy 440nm za pomocą filtra neutralnego spójnego z nist
 zakres wyświetlany-0.3 to 4.0a
 tryby pomiaru: absorbancja, % transmitancji, % reflektancji, kubelka-munk, log (1/r), log (abs), abs*czynnik, intensywność
 dokładność długości fali: ±0.5nm (dla linii rtęci 541.9 i 546.1nm), ±0.8nm (w pełnym zakresie roboczym – 190 to 1100nm)</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D75" t="inlineStr">
         <is>
           <t>Spektrofotometr uv-vis umożliwia dokonywanie pomiarów ilościowych, kinetycznych, punktowych oraz wykonywanie widm w całym zakresie spektralnym (190-1100nm). 
 dzięki przestawce temperaturowej możliwe są pomiary w różnych temperaturach w zaktesie 0-110oc.
 możliwość badania próbek stałych (cienkich warstw) metodą odbiciową.</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr"/>
-[...66 lines deleted...]
-      </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Wytrwał Magdalena</t>
+          <t>Lachowicz Dorota</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/dorota-lachowicz-7816.html</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>Hodowla komórek</t>
+          <t>Absorbancja, uv-vis</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
+          <t>Inkubator co2</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Inkubator co2</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Inkubator z dozowaniem co2 do hodowli komórek (astec, japonia). inkubator wyposażony jest w płaszcz powietrzny kontrolujący temperaturę w zakresie co najmniej +5 do 50 °c, filtr przeciwkurzowy, czujnik podczerwieni ir oraz automatyczną kalibrację co2. posiada funkcję dekontaminacji gorącym powietrzem w zakresie temperatur 60 °c – 140 °c oraz zakres kontroli co2 0% – 20%.</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Hodowla komórkowa in vitro w temperaturze 37 oc w wilgotnej atmosferze z 5% co2.</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>Wytrwał Magdalena</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>Hodowla komórek</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
           <t>Mikroskop fluorescencyjny odwrócony z kamerą cyfrową</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B77" t="inlineStr">
         <is>
           <t>Mikroskop fluorescencyjny odwrócony z kamerą cyfrową (axio vert.a1, carl zeiss)</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">Mikroskop fluorescencyjny odwrócony z kamerą cyfrową (axio vert.a1, carl zeiss). modułowa budowa umożliwia zastosowanie wielu technik obserwacji, od jasnego i ciemnego pola poprzez kontrast fazowy, kontrast nomarskiego (dic), plasdic i epi-fluorescencję.
 obiektywy w jakie jest wyposażony mikroskop są następujące:
 	10x / apertura 0.25, long distance, planachromatyczny
 	20x / apertura 0.35, long distance, planachromatyczny
 	40x / apertura 1.30, fluorytowy, o rozszerzonej transmisji w uv i ir, immersja olejowa
 	63x / apertura 1.25, semiplanapochromatyczny, immersja olejowa
 w obiektywach 10x, 20x kontrast nomarskiego przystosowany do pracy z plastikowymi naczynkami hodowlanymi.
 półprzewodnikowe źródło światła colibri 7, 4-kanałowe źródło światła fluorescencyjnego rgb-uv ze zintegrowaną jednostką sterującą do ciągłej regulacji jasności. mikroskop jest wyposażony w 4 półprzewodnikowe lampy led:
 	czerwoną (630nm) do wzbudzenia cy5, alexa 631, toto-3 i podobnych barwników
 	zieloną (555nm) do wzbudzenia cy3, tritc, dsred i podobnych barwników
 	niebieską (475nm) do wzbudzenia egfp, fluo4, fitc i podobnych barwników
 	uv (385nm) do wzbudzenia dapi, alexa 405, hoechst 33258 i podobnych barwników.
 </t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>Kompaktowy odwrócony mikroskop idealny do rutynowych badań. ten system jest skonfigurowany do jasnego pola światła przechodzącego, kontrastu fazowego i epifluorescencji (470 nm).</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G76" t="inlineStr">
+      <c r="E77" t="inlineStr"/>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I76" t="inlineStr">
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
+      <c r="J77" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
+      <c r="K77" t="inlineStr">
         <is>
           <t>Wytrwał Magdalena</t>
         </is>
       </c>
-      <c r="L76" t="inlineStr">
+      <c r="L77" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
+      <c r="M77" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N76" t="inlineStr">
+      <c r="N77" t="inlineStr">
         <is>
           <t>Mikroskop fluorescencyjny, mikroskop optyczny, wizualizacja próbek</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>Liofilizator</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>Liofilizator</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">Liofilizator (martin christ gefriertrocknungsanlagen gmbh – niemcy, alpha) służy do łagodnego suszenia produktów. opiera się na fizycznym zjawisku sublimacji, tzn. bezpośredniego przechodzenia rozpuszczalnika ze stanu stałego w stan gazowy. proces ten eliminuje większość zmian enzymatycznych, bakteryjnych czy chemicznych zachodzących przy standardowym suszeniu produktów.
 </t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>Zastosowanie w suszeniu materiałów: biologicznych, żywności, produktów farmakologicznych, osadów, produktów chemicznych, materiałów archeologicznych.</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G77" t="inlineStr">
+      <c r="E78" t="inlineStr"/>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I77" t="inlineStr">
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>Wytrwał Magdalena</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N78" t="inlineStr">
         <is>
           <t>Suszenie</t>
-        </is>
-[...70 lines deleted...]
-          <t>Nanocząstki, rozmiar, zeta potencjał</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
+          <t>Zetasizer wraz z układem titrującym i celką do pomiaru potencjału zeta na ciele stałym</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Zetasizer nano zs</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Zetasizer nano zs (malvern instruments ltd., worcestershire, uk) to urządzenie służące do charakterystyki takich materiałów jak nanocząstki, koloidy, białka, liposomy czy mikroemulsje. analizator pozwala na uzyskanie parametrów fizykochemicznych: wielkość cząstek, masa cząsteczkowa i potencjał zeta. urządzenie to wykorzystuje szeroko stosowane techniki, takie jak: dynamiczne rozpraszanie światła, elektroforetyczne rozpraszanie światła i statyczne rozpraszanie światła do pełnej analizy układów rozproszonych o wymiarach nanometrycznych. zetasizer doposażony jest w autotitrator mpt-2 i odgazowywacz. służy on do automatycznego wykonywania pomiarów wielkości cząstek/potencjału zeta w funkcji ph, przewodnictwa czy stężenia dodatku. autotitrator jest wyposażony w elektrodę szklaną do pomiaru ph i umożliwia dozowanie do trzech titrantów w jednym eksperymencie. dysponujemy także celką do pomiaru potencjału zeta ciał stałych. celka umożliwia pomiar potencjału zeta płaskich powierzchni, takich jak papier filtracyjny, krzemionka, polimery i kości, przy użyciu standardowego systemu zetasizer nano. charakterystyka powierzchni i interfejsów ma kluczowe znaczenie w wielu gałęziach przemysłu, w tym w produktach konsumenckich, specjalistycznych chemikaliach, farmaceutykach i naukach przyrodniczych. w każdym z tych obszarów oddziaływanie cząsteczek roztworu z powierzchniami może wpływać na właściwości materiału końcowego produktu.</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Nanocząstki, koloidy, białka, liposomy, mikroemulsje, etc.</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Parametry fizykochemiczne: wielkość cząstek, masa cząsteczkowa i potencjał zeta.</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>Wytrwał Magdalena</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>Nanocząstki, rozmiar, zeta potencjał</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
           <t>Stanowisko do pomiaru oporu cienkich warstw metodą czteropunktową w zewnętrznym polu magnetycznym</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Stanowisko do pomiaru oporu cienkich warstw metodą czteropunktową w zewnętrznym polu magnetycznym</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>Urządzenie nanometer 1.0 umożliwia pomiar oporu i charakterystykę prądowo-napieciową cienkich warstw metodą czteropunktową w zakresie od mohm do mohm. możliwe jest również pomiar magnetooporu, poprzez przyłożenie małego pola magnetycznego 50 mt.</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>System nanometer może być używany do ogólnych pomiarów rezystywności przeznaczony głównie do nanoprzewodów i nanowarstw. przykłada prąd elektryczny i do próbki w konfiguracji z czterema elektrodami i dokonuje pomiarów generowane napięcie v. opór r jest następnie określany z prawa ohma: r = v/i. rezystancję próbki można zmierzyć w zewnętrznym polu magnetycznym lub w określonych temperaturach.</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t xml:space="preserve">Maksymalny prąd: imax = 100 ma
 zakresy prądu: 100 ma, 10 ma, 1 ma, 100 μa, 10 μa, 1 μa, 100 na, 10 na
 zakres pomiarów rezystancji: [1mohm do 1gohm]
 zakresy napięć: 2 v, 1 v, 0,5 v, 0,25 v, 0,125 v, 1/16 v, 1/32 v.
 najwyższa możliwa rozdzielczość napięcia: 2 nv
 zakres prądu magnesu: -0,5 a do 0,5 a
 zakres prądu grzałki: -100 ma do 100 ma
  </t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G79" t="inlineStr">
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I79" t="inlineStr">
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
+      <c r="J80" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K79" t="inlineStr">
+      <c r="K80" t="inlineStr">
         <is>
           <t>Szkudlarek Aleksandra</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aleksandra-szkudlarek-7828.html</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
+      <c r="M80" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N79" t="inlineStr">
+      <c r="N80" t="inlineStr">
         <is>
           <t>Oporność, właściwości cienkich warstw</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>Czytnik płytek wielodołkowych (infinite m nano, tecan)</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>Czytnik płytek wielodołkowych (infinite m nano, tecan)</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>Czytnik płytek wielodołkowych (infinite m nano, tecan). urządzenie wyposażone jest w dwa monochromatory (ksenonowa lampa uv) do wzbudzenia pozwalające na wykonanie pełnego skanu absorbancji, moduł odczytu absorbancji w zakresie 230-1000 nm z możliwością wyboru długości fali co 1 nm. dodatkowo posiada wbudowaną wytrząsarkę z regulacją kierunku i szybkości wytrząsania oraz inkubator z zakresem temp. od +5 od temp. pokojowej do 42 °c.
 czytnik umożliwia wykonanie pomiarów absorbancji z płytek w zakresie 6-384 dołków, z różnych miejsc dołka, z funkcją wielokrotnych odczytów. czytnik sterowany jest z dwóch oprogramowań icontroltm oraz magellan™. program magellan™ ma umożliwić sterowania urządzeniem oraz zawierać gotowe protokoły aplikacyjne: testy immunologiczne, pomiar ilościowy dna/rna, pomiar ilościowy białka, kinetyczne oznaczanie reakcji enzymatycznych, pomiar cytotoksyczności i żywotności komórek, ilościowe oznaczenie produktów pcr, oznaczenie wewnątrzkomórkowego wapnia, możliwość prowadzenia zarówno pomiarów statycznych jak i kinetycznych, możliwość wykreślania krzywej wzorcowej i przenoszenia uzyskanych wyników do arkusza kalkulacyjnego (excel), możliwość zaprogramowania stałych, powtarzalnych protokołów pomiarowych.</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>Czytnik absorbancji płytek z możliwością rozbudowy, zapewniający czułe wyniki testów elisa i oznaczeń ilościowych kwasów nukleinowych lub białek o małej objętości. zautomatyzowana korekcja długości drogi optycznej i płytka nanoquant o małej objętości dostarczają każdego dnia bardzo precyzyjne wyniki, niezależnie od objętości próbek.</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G80" t="inlineStr">
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I80" t="inlineStr">
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J81" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K81" t="inlineStr">
         <is>
           <t>Wytrwał Magdalena</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M81" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N81" t="inlineStr">
         <is>
           <t>Absorbancja, elisa, uv-vis</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>Oczyszczarka plazmowa harrick pdc-32g plasma cleaner</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B82" t="inlineStr">
         <is>
           <t>Harrick pdc-32g plasma cleaner</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C82" t="inlineStr">
         <is>
           <t>Plasma cleaner służy do oczyszczania powierzchni próbek z zanieczyszczeń pochodzenia organicznego lub do aktywacji powierzchni. urządzenie pozwala na zastosowanie tlenu lub argonu oraz ich mieszaniny do wytwarzania plazmy, zapewniając kontrolę dozowania gazów do komory. zastosowanie pompy próżniowej typu dry oxygen pozwala na generowanie czystej plazmy tlenowej.</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t>Układ jest wykorzystywany do preparatyki próbek.
 rozmiar komory: tuba szerokości 3 cali i 6.5 cala długości
 maksymalna moc plazmy rf 18 w.</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G81" t="inlineStr">
+      <c r="E82" t="inlineStr"/>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I81" t="inlineStr">
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>Szkudlarek Aleksandra</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/aleksandra-szkudlarek-7828.html</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>Aktywacja powierzchni, cienkie warstwy, oczyszczanie, plazma</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="inlineStr">
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>Komora laminarna</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>Komora laminarna</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>Komora laminarna (nuaire, labgard – nu-543 – ii klasa bezpieczeństwa) hodowla tkanek i komórek w jałowych warunkach
 właściwości: system cyrkulacji powietrza z jedną dmuchawą: 30% wyrzut / 70% recyrkulacja; system hepex™ przeciwdziałający rozszczelnieniu komory; dwa duże filtry absolutne hepa – obszaru pracy i wylotowy o efektywności 99,997%; czas życia filtrów 5 lat i 14 000 godzin pracy.
 posiadane certyfikaty bezpieczeństwa mikrobiologicznego en12469, nsf/ansi 49. certyfikat jakości i zgodności iso9001, ce, ul.</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>Praca w warunkach sterylnych.</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G82" t="inlineStr">
+      <c r="E83" t="inlineStr"/>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I82" t="inlineStr">
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J82" t="inlineStr">
+      <c r="J83" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K82" t="inlineStr">
+      <c r="K83" t="inlineStr">
         <is>
           <t>Wytrwał Magdalena</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/magdalena-wytrwal-7869.html</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr">
+      <c r="M83" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N82" t="inlineStr">
+      <c r="N83" t="inlineStr">
         <is>
           <t>Hodowla komórek, warunki sterylne</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="inlineStr">
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t>Versalab  ppms – system do badań właściwości fizyko-chemicznych materiałów z układem chłodzenia w obiegu zamkniętym</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B84" t="inlineStr">
         <is>
           <t>Quantum design ppms® versalab®</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">System quantum design ppms versalab - to wszechstronne narzędzie do badań właściwości fizykochemicznych materiałów – od cienkich warstw po polikrystaliczne próbki i nanostruktury. umożliwia pomiary w zakresie temperatur od 50 do 400 k oraz przy użyciu pola magnetycznego do 3 t. 
 urządzenie wyposażone jest w szereg modułów pomiarowych:
 	magnetometr wibracyjny (vsm) – umożliwia statyczny pomiar podatności magnetycznej w funkcji temperatury lub pola. 
 	magnetometr ac - umożliwia dynamiczny pomiar podatności magnetycznez modulacją ac pola magnetycznego, co pozwala mierzyć małe wartości podatności, szczególnie istotne w przypadku charakterystyki nadprzewodników.
 	magnetometr torsyjny (torque magnetometry) – służy do analizy anizotropii magnetycznej poprzez pomiar momentu siły działającego na próbkę w polu magnetycznym. metoda ta znajduje zastosowanie zwłaszcza w badaniu cienkich warstw i małych kryształów o nieregularnej strukturze.
 	moduł przewodnictwa elektrycznego  (eto) – umożliwia pomiar transportowu elektrycznego (ac/dc) w funkcji temperatury i pola mangetycznego za pomocą konfiguracji czteropunktowej, dla próbek o niższej rezystancji (od 10 μω do 10 mω) oraz dwupunktową (od 2mω  do 5 gω), z wykorzystaniem czułej detekcji typu lock-in. pomiary oporności prądu stałego (dc) możliwe są jednocześnie na trzech kanałach. w standardowej konfiguracji czteropunktowej można mierzyć rezystancję w zakresie od 10 μω do 5 mω, przy czym źródłowy prąd mieści się w przedziale od 2 na do 8 ma.
 </t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t xml:space="preserve">System ppms versalab umożliwa m.in. następujące pomiary:
 	namagnesowanie metodą vsm, co pozwala określić moment magnetyczny w funkcji temperatury i pola. 
 	anizotropię magnetyczną cienkich warstw za pomocą magnetometrii torsyjnej. 
 	podatność magnetyczną w polu stałym (dc) lub zmiennym (ac) lub w polu zmiennym,
 	przewodnictwo elektryczne metodą 4- oraz 2- punktową.
 </t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">Próbki (m.in. cienkie warstwy, materiały lite, nanoproszki) o wymiarach liniowych 1-10 mm - w zależności od wyboru opcji. </t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G83" t="inlineStr">
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
         <is>
           <t>Szczegóły dotyczące zasad udsotępniania aparatury dostępne są w pliku: https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I83" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K83" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>Stępień Joanna</t>
         </is>
       </c>
-      <c r="L83" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/joanna-stepien-8377.html</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N83" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>Magnetometria torsyjna, magnetoopór, poddatność magnetyczna, transport elektryczny, wibracyjna magnetometria</t>
-        </is>
-[...70 lines deleted...]
-          <t>Walcowanie wyrobów długich, walcowanie wyrobów płaskich, walcownanie na gorąco</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
+          <t>Walcarka duo 11"</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Walcarka duo 11"</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Półprzemysłowa walcarka do walcowania na gorąco w układzie nawrotnym. urządzenie wyposażone w walce o długości beczki 600mm i średnicach w zakresie ø 280-348 mm. pozwala walcować wyroby płaskie o grubościach do 100 mm. napęd walcarki stanowi silink 132 kw. pozwala on osiągnąć maksymalny moment walcowania 60 knm (30knm na walec). maksymalna dopuszczalna siła nasiku na walce to 1000 kn w osi walcowania oraz 700 kn poza osią. maksymalna liniowa prędkość walcowania to 0,38m/s. urządzenie wyposażone jest w system rejestracji danych, który pozwala na rejestrację siły nacisku na oba czopy walca górnego, moment walcowania na silniku, rejestrację prędkości obrotowej oraz rejestrację temperatury na wejściu i na wyjściu z kotliny odkształcenia. pomiar temperatury jest realizowany za pomocą pirometrów. urządzenie oprzyrządowane w stolik podawczy do walcowania wyrobów płaskich oraz w aparaty podawcze do walcowania wyrobów długich. piece grzewcze będące częścią gniazda walcowniczego znajdują się po obu stronach klatki walcowniczej i pozwalają na osiągnięcie maksymalnej temperatury odpowiednio 1350 oraz 1200 °c.</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Walcarka pozwala na prowadzenie badań w zakresie walcowania na gorąco wyrobów płaskich oraz wyrobów długich. urządzenie oprzyrządowane w stolik podawczy do walcowania wyrobów płaskich oraz w aparaty podawcze  do walcowania wyrobów długich. piece grzewcze będące częścią gniazda walcowniczego znajdują się po obu stronach klatki walcowniczej i pozwalają na osiągnięcie maksymalnej temperatury odpowiednio 1350 oraz 1200 °c.</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Urządzenie wyposażone jest w system rejestracji danych, który pozwala na rejestrację siły nacisku na oba czopy walca górnego, moment walcowania na silniku, rejestracje prędkości obrotowej oraz rejestrację temperatury na wejściu i na wyjściu z kotliny odkształcenia. pomiar temperatury jest realizowany za pomocą pirometrów.</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Badania wykonywane przez przeszkolonych pracowników badawczych po uprzednim uzgodnieniu terminu i zakresu prac.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>Wydział inżynierii metali i informatyki przemysłowej</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Cieplno – mechaniczna przeróbka plastyczna metali, http://www.tmpm.agh.edu.pl</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>Błoniarz Remigiusz</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/remigiusz-bloniarz-9380.html</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>Walcowanie wyrobów długich, walcowanie wyrobów płaskich, walcownanie na gorąco</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
           <t>Mieszarka wysokoobrotowa</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B86" t="inlineStr">
         <is>
           <t>Mieszarka wysokoobrotowa dac 150.1 fyz firmy speed-mixer</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C86" t="inlineStr">
         <is>
           <t>Urządzenie służy do szybkiego mieszania i rozdrabniania materiałów. zawiesiny mogą być jednorodnie wymieszane w ciągu kilku sekund.</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>Czas mieszania: 5 - 60 s.
 prędkość mieszania: 300 – 3500 obr/min.</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr"/>
-[...66 lines deleted...]
-      </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Berent Katarzyna</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>Młyn miksujący, młyn wibracyjny, młynek miksujący, młynek wibracyjny, rozdrabnianie</t>
+          <t>Mieszarka, mieszarka wysokoobrotowa</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
+          <t>Młynek miksujący</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Młynek miksujący mm 400 firmy retsch</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Młynek miksujący mm 400 to wielozadaniowe urządzenie przeznaczone do mielenia na sucho i mokro małych objętości do 2 x 20 ml. miesza i homogenizuje proszki i zawiesiny z częstotliwością 30 hz w ciągu kilku sekund.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Umożliwia jednorazowe rozdrabnianie próbki o objętości 2 x 20 ml. częstotliwość maksymalna 30 hz.</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr"/>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>Berent Katarzyna</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>Młyn miksujący, młyn wibracyjny, młynek miksujący, młynek wibracyjny, rozdrabnianie</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
           <t>Myjka ultradźwiękowa</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B88" t="inlineStr">
         <is>
           <t>Myjka ultradźwiękowa branson 5510</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C88" t="inlineStr">
         <is>
           <t>Urządzenie służy do skutecznego i precyzyjnego czyszczenia różnorodnych przedmiotów.  myjka posiada możliwość regulacji amplitudy drgań, temperatury oraz posiada programator czasowy.</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t xml:space="preserve">Maksymalna częstotliwość ultradźwięków: 40 khz.
 maksymalna temperatura pracy: 70ºc. </t>
         </is>
       </c>
-      <c r="E87" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G87" t="inlineStr">
+      <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I87" t="inlineStr">
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J88" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K88" t="inlineStr">
         <is>
           <t>Berent Katarzyna</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M88" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N88" t="inlineStr">
         <is>
           <t>Myjka ultradźwiękowa</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="inlineStr">
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>Elektroprzędzarka z kontrolą klimatu – ske research equipment</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B89" t="inlineStr">
         <is>
           <t>Samodzielny system igłowy ef300 - ske research equipment</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C89" t="inlineStr">
         <is>
           <t>• napięcie maks.: +/- 40 kv
 • zakres regulacji klimatu: temperatura 20-40 °c i wilgotność względna 20-65%
 • 2 pompy podające roztwory polimerowe
 trzy rodzaje dyszy:
 • dysza standardowa – pojedyncza igła
 • dysza podwójna
 • dysza współosiowa
 kolektory:
 • 6 różnych bębnów obrotowych o średnicy od 1 cm do 18 cm.
 • prędkość obrotowa kolektora: 1 – 1500 obr./min.</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>Urządzenie pozwala na produkcję włókien polimerowych w skali nano- do mikro- w procesie elektroprzędzenia. komora jest wyposażona w klimatyzację. zapewnia stabilne i powtarzalne warunki środowiskowe dzięki regulacji temperatury i wilgotności względnej wewnątrz komory.</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>Nie dotyczy.</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G88" t="inlineStr">
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
         <is>
           <t>Do ustalenia z kierownikiem zespołu badawczego.</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I88" t="inlineStr">
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
         <is>
           <t>Wydział inżynierii metali i informatyki przemysłowej</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
+      <c r="J89" t="inlineStr">
         <is>
           <t>Grupa badawcza elektroprzędzenia polimerów</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K89" t="inlineStr">
         <is>
           <t>Stachewicz Urszula</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L89" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/urszula-stachewicz-7916.html</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
+      <c r="M89" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N88" t="inlineStr">
+      <c r="N89" t="inlineStr">
         <is>
           <t>Elektoprzędzenie, membrany, włókna polimerowe</t>
-        </is>
-[...70 lines deleted...]
-          <t>Analiza elementarna</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
+          <t>Ea1108</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Analizator elementarny ea-1108 firmy carlo-erba</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Analizator elementarny ea-1108 to urządzenie do organicznej analizy elementarnej (oea) wykorzystujące metodę dynamicznego spalania próbek (pochodzenia organicznego, jak i nieorganicznego) w reaktorze wypełnionym złożem katalitycznym utleniająco-redukcyjnym, z elektronicznie sterowaną temperaturą dochodzącą do 1800 °c (analizy chns) lub w reaktorze pirolitycznym (analizy o). zaletą analizatora ea-1108 jest niezawodność i prostota polegająca na separacji powstających podczas spalania gazów na kolumnie chromatograficznej, a następnie ich detekcja na wysokiej czułości detektorze termoprzewodnościowym.</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Analizator ea-1108 spełnia potrzeby analityczne szerokiego spektrum odbiorców. istnieje możliwość dobrania najlepszej konfiguracji do precyzyjnych oznaczeń zawartości takich pierwiastków, jak: c, h, n, s, o w próbkach różnego pochodzenia: nieorganicznych i organicznych, farmaceutycznych, petrochemicznych, materiałach nanowęglowych, węglach, koksie, biomasie, w tym drewnie, środowiskowych (woda, osady, filtry), glebach, zbożach, żywności.</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Szeroki zakres pomiarowy: możliwość analizy próbek od 0,1 mg do 1 g w jednym aparacie;  czułość od kilkunastu ppm (w zależności od pierwiastka i stanu skupienia próbki); możliwość analiz próbek cieczy i ciał stałych;  wszechstronność – analiza wszystkich pierwiastków chnso oraz całkowitego węgla organicznego (toc) w jednym aparacie (w zależności od wypełnienia reaktora); krótkie czasy analiz: od 5 do 15 min;</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Zlecenie zgodnie z regulaminem wlgoiaś dostępnym na stronie http://www.orgchem-lab.agh.edu.pl/</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Katedra analiz środowiskowych, kartografii i geologii gospodarczej</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Wydziałowe laboratorium geochemii organicznej i analiz środowiskowych</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>Kowalski Tomasz</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/tomasz-kowalski-1582.html</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>Analiza elementarna</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
           <t>Suszarka w punkcie krytycznym</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B91" t="inlineStr">
         <is>
           <t>Suszarka w punkcie krytycznym  leica em cpd300</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C91" t="inlineStr">
         <is>
           <t>Suszarka w punkcie krytycznym co2 umożliwia kontrolowane suszenie próbek do zastosowań biologicznych i przemysłowych.
 suszy próbki takie jak aerożele, pyłki, tkanki, rośliny, owady itp., a także próbki przemysłowe, takie jak mikrosystemy elektromechaniczne (mems).</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>Urządzenie pozwala na suszenie w zautomatyzowanym i kontrolowanym procesie z rozpuszczalników organicznych: etanolu (99,8%) i acetonu.</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G90" t="inlineStr">
+      <c r="E91" t="inlineStr"/>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I90" t="inlineStr">
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
         <is>
           <t xml:space="preserve">Zakład nanoinżynierii powierzchni i biomateriałów </t>
         </is>
       </c>
-      <c r="J90" t="inlineStr">
+      <c r="J91" t="inlineStr">
         <is>
           <t>Zakład nanoinżynierii powierzchni i biomateriałów</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
+      <c r="K91" t="inlineStr">
         <is>
           <t>Lachowicz Dorota</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
+      <c r="L91" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/dorota-lachowicz-7816.html</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
+      <c r="M91" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N90" t="inlineStr">
+      <c r="N91" t="inlineStr">
         <is>
           <t>Aerożele, próbki biologiczne na sem, suszenie nadkrytyczne</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="inlineStr">
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>Analizator sdt q600 firmy ta instruments</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B92" t="inlineStr">
         <is>
           <t>Analizator sdt q600 firmy ta instruments</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C92" t="inlineStr">
         <is>
           <t xml:space="preserve">Analizator różnicowej kalorymetrii skaningowej dsc i termograwimetrii tg.
  </t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>System pozwala na równoczesną analizę tg/dsc. badanie zmian masy próbki oraz towarzyszących efektów cieplnych zachodzących w trakcie dynamicznego ogrzewania/chłodzenia próbki i/lub w warunkach izotermicznych w atmosferze statycznej, dynamicznej, obojętnej, utleniającej lub redukcyjnej. tg/dsc: 25-1500°c warunki: statyczne, dynamiczne; atmosfera: obojętna, utleniająca, redukcyjna. analiza jakościowa i ilościowa uwalnianych gazów (tg/dsc-ms).</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve">Parametry pracy
 wielkość próbki do 200 mg
 temperatura pracy do 1500°c
 szybkość grzania od 0.1 do 100°c/min
 czułość 0.1 µg
 termopara: platyna/platyna-rod
 czułość dta 0.001°c
 dokładność kalorymetryczna ±2%
 atmosfera: obojętna,  redukująca, utleniająca
  </t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G91" t="inlineStr">
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J92" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K92" t="inlineStr">
         <is>
           <t>Kmita Angelika</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L92" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/angelika-kmita-8131.html</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M92" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N92" t="inlineStr">
         <is>
           <t>Analiza termiczna, badania wysokotemperaturowe, dsc, kalorymetria różnicowa, tg</t>
         </is>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" t="inlineStr">
+    <row r="93">
+      <c r="A93" t="inlineStr">
         <is>
           <t>Piec wysokotemperaturowy 2200°c</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B93" t="inlineStr">
         <is>
           <t>Wysokotemperaturowy piec grafitowy vht 8/22-gr firmy nabatherm</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C93" t="inlineStr">
         <is>
           <t xml:space="preserve">Piec umożliwia uzyskiwanie wysokich temperatur przy wykorzystaniu grzałek grafitowych. urządzenie przeznaczone jest do wykonywania obróbki cieplnej w wysokich temperaturach jak również w ograniczonym zakresie przetapianie materiałów. proces prowadzony jest w szczelnej, chłodzonej woda komorze w niskiej próżni (uzyskanej przy użyciu pompy rotacyjnej) podciśnieniu, gazie obojętnym lub z użyciem gazów reakcyjnych. urządzenie wyposażone jest w rotametr co umożliwia kontrolę przepływu gazu.
 możliwości urządzenia:
 	temperatura pracy: 350°c - 2200°c
 	możliwość programowania charakterystyk temperaturowa-czasowych.
 </t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>Wyknonywanie wysoko temperaturowej obróbki cieplnej materiałów.
 przetapianie materiałów.</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G92" t="inlineStr">
+      <c r="E93" t="inlineStr"/>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I92" t="inlineStr">
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr">
+      <c r="J93" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K92" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L92" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M92" t="inlineStr">
+      <c r="M93" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N92" t="inlineStr">
+      <c r="N93" t="inlineStr">
         <is>
           <t>Obróbka cieplna</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="inlineStr">
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>Piec wysokotemperaturowy 1750°c do wypalania ceramiki</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>Piec wysokotemperaturowy do 1750°c firmy kepka group</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie znajduje zastosowanie w wypalaniu i spiekaniu różnego rodzaju ceramiki. piec posiada automatycznie zamykany stół roboczy z windą, co pozwala na łatwiejszy załadunek wsadu od dołu. grzanie realizowane jest oporowo przy wykorzystaniu elementów termoelektrycznych typu super-kanthal. piec wyposażony jest w termoparę sterującą grzaniem oraz termoparę kontrolną. urządzenie może pracować w atmosferze argonu lub azotu i jest wyposażone w precyzyjny układ podawania gazów ochronnych.
 możliwości urządzenia:
 	temperatura pracy: do 1750c
 	moc pieca: 14kw
 	możliwość programowania charakterystyk temperaturowa-czasowych.
 </t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D94" t="inlineStr">
         <is>
           <t>Wypalanie ceramiki wg zaprogramowanych charakterystyk.
 prowadzenie procesów obróbki cieplnej.</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G93" t="inlineStr">
+      <c r="E94" t="inlineStr"/>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I93" t="inlineStr">
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
+      <c r="J94" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K93" t="inlineStr">
+      <c r="K94" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
+      <c r="L94" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M93" t="inlineStr">
+      <c r="M94" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N93" t="inlineStr">
+      <c r="N94" t="inlineStr">
         <is>
           <t>Obróka cieplna, wypalanie ceramiki</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" t="inlineStr">
+    <row r="95">
+      <c r="A95" t="inlineStr">
         <is>
           <t>Piec indukcyjny “copper boat”</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B95" t="inlineStr">
         <is>
           <t>Piec indukcyjny “copper boat” firmy edmund buehler</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C95" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie służy do syntezy materiałów przewodzących w wyniku nagrzewania indukcyjnego składników na miedzianej, chłodzonej wodą „łódce” , umieszczonej w rurze kwarcowej. zestaw pomp próżniowych (rotacyjna olejowa oraz turbomolekularna) umożliwia pracę w wysokiej próżni lub w atmosferze gazu obojętnego. wsad umieszczony na chłodzonym miedzianym podłożu grzany jest indukcyjnie przy zastosowaniu generatora o wysokiej częstotliwości.
 parametry urządzenia:
 	maksymalna masa materiału wsadowego:  20g
 	zakres temperatur do 1800°c
 	osiągana próżnia 10-2 - 10-5 mbar
 	maksymalna moc pieca 12kw
 	częstotliwość generatora indukcyjnego 70khz do 150khz
 </t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>Możliwość uzyskiwania niewielkich próbek stopów metali, bądź ich przetapiania. metoda charakteryzuje się możliwością przetopienia stopu z brakiem zanieczyszczenia ze strony materiału tygla.</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G94" t="inlineStr">
+      <c r="E95" t="inlineStr"/>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I94" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K94" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L94" t="inlineStr">
+      <c r="L95" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M94" t="inlineStr">
+      <c r="M95" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N94" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>Stopy metali, topienie indukcyjne</t>
         </is>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" t="inlineStr">
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>Urządzenie do szybkiej krystalizacji metodą odlewania na koło</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>Urządzenie do szybkiej krystalizacji firmy edmund buehler</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie służy do odlewania strugi ciekłego metalu roztopionego indukcyjnie na wirującymiedziany bęben. pozwala uzyskać materiały metaliczne o strukturze amorficznej (szkła metaliczne) lub przechłodzone stopy metali w postaci taśm. urządzenie posiada miedziany bęben o średnicy 250 mm i wyposażone jest  wysokoczęstotliwościowy generator o mocy 12 kw. urządzenie umożliwia odlewanie cienkich taśm  w próżni lub przy obniżonym ciśnieniu przy zastosowaniu zestaw pomp rotacyjnej i turbo-molekularnej. temperatura odlewanego metalu kontrolowana jest poprzez pirometr. typowe stosowane tygle wykonane są z kwarcu, grafitu bądź też azotku boru.
 podstawowe parametry urządzenia:
 	maksymalna prędkość liniowa: 60 m/s
 	osiągana próżnia: 6-10 mbar
 	maksymalna waga wsadu: 60 g
 	moc generatora: 12 kw
 	pomiar temperatury w zakresie: 900-3000°c
 	typowewymiary taśmy: grubość 20-100 µm, szerokość: 1-25 mm
 </t>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
+      <c r="D96" t="inlineStr">
         <is>
           <t>Mozliwość szubkiej krystalizacji stopów metali do postaci cienkich wstążek.
 uzyskiwanie materiałów nonkrystalicznych bądź amorficznych.</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G95" t="inlineStr">
+      <c r="E96" t="inlineStr"/>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I95" t="inlineStr">
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
+      <c r="J96" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K95" t="inlineStr">
+      <c r="K96" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L95" t="inlineStr">
+      <c r="L96" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M95" t="inlineStr">
+      <c r="M96" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N95" t="inlineStr">
+      <c r="N96" t="inlineStr">
         <is>
           <t>Materiały amorficzne, szybka krystalizacja</t>
         </is>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="inlineStr">
+    <row r="97">
+      <c r="A97" t="inlineStr">
         <is>
           <t>Twardościomierz tukon 2500</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B97" t="inlineStr">
         <is>
           <t>Twardościomierz tukon 2500 firmy wilson-hardness</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie umożliwia pomiary twardości oraz mikro twardości metodą vickersa oraz knoopa. twardościomierz wyposażony  jest w zmotoryzowany stolik oraz kamerę cyfrową co umożliwia automatyczne realizowanie pojedynczych pomiarów jak również wykonywanie wielu pomiarów w zdefiniowanych koordynatach (np. tryb mapowania twardości powierzchni).
 parametry urządzenia:
 	zakres obciążeń: 10 g – 50 kg
 	typ wgłębnika: vickers, knoop
 </t>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
+      <c r="D97" t="inlineStr">
         <is>
           <t>Pomiary twardości i mikrotwardości przy wykorzystaniu metody vickersa bądź knoopa.</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G96" t="inlineStr">
+      <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I96" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
+      <c r="J97" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K96" t="inlineStr">
+      <c r="K97" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L96" t="inlineStr">
+      <c r="L97" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M96" t="inlineStr">
+      <c r="M97" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N96" t="inlineStr">
+      <c r="N97" t="inlineStr">
         <is>
           <t>Pomiar twardości</t>
         </is>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" t="inlineStr">
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>Twardościomierz tukon 1202</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>Twardościomierz tukon 1202 firmy wilson-hardness</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie umożliwia pomiary twardości oraz mikro twardości metodą vickersa. twardościomierz wyposażony w manualny stolik z przesuwem śrubami mikrometrycznymi. pomiar wielkości odcisku dokonywany jest manualnie w okularze mikroskopu. pomiary rejestrowane są w urządzeniu co umożliwia obliczenie podstawowych parametrów statystycznych: średnia oraz odchylenie standardowe, oraz automatyczne przeliczenie na inne skale pomiaru twardości.
 parametry urządzenia:
 	zakres obciążeń: 10 g – 1 kg
 	typ wgłębnika: vickers, knoop
 </t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>Pomiary twardości i mikrotwardości przy wykorzystaniu metody vickersa bądź knoopa.</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G97" t="inlineStr">
+      <c r="E98" t="inlineStr"/>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I97" t="inlineStr">
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J97" t="inlineStr">
+      <c r="J98" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K97" t="inlineStr">
+      <c r="K98" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L97" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr">
+      <c r="M98" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N97" t="inlineStr">
+      <c r="N98" t="inlineStr">
         <is>
           <t>Pomiar twardości</t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" t="inlineStr">
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>Zestaw do polerowania jonowego powierzchni płaskich oraz wykonywania przekrojów poprzecznych ciał stałych</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B99" t="inlineStr">
         <is>
           <t>Polerka jonowa hitachi im4000plus</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C99" t="inlineStr">
         <is>
           <t>Polerka jonowa  jest urządzeniem służącym do precyzyjnego polerowania powierzchni płaskich jak również do wykonywania przekrojów poprzecznych materiałów metalicznych, ceramicznych i polimerów. urządzenie umożliwia pracę z próbkami o średnicy dochodzącej do 50 mm przy energiach jonów do 6 kev. na wyposażeniu jest również w układ chłodzenia ciekłym azotem, co umożliwia wykonywanie zgładów poprzecznych materiałów czułych na podwyższoną temperaturę (np. polimerów).
 polerowanie jonami argonu umożliwia przygotowanie powierzchni oraz przekrojów materiałów „trudnych” w preparatyce tj. materiałów miękkich, wielofazowych, kompozytów polimerowych, kompozytów metal-ceramika. w szczególności technika ta znacząco poprawia jakość powierzchni zgładów metalograficznych przeznaczonych do analizy ebsd.</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D99" t="inlineStr">
         <is>
           <t>Polerowanie jonami argonu umożliwia przygotowanie powierzchni oraz przekrojów materiałów „trudnych” w preparatyce tj. materiałów miękkich, wielofazowych, kompozytów polimerowych, kompozytów metal-ceramika. w szczególności technika ta znacząco poprawia jakość powierzchni zgładów metalograficznych przeznaczonych do analizy ebsd.</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>Podstawowe parametry urządzenia.
 napięcie przyspieszające:  
 0–6 kv średnica wiązki jonów:  do 400 um
 kąt polerowania:  0-90 stopni
 powierzchnie płaskie. maksymalne wymiary próbki:  średnica do 50 mm, wysokośc do 30 mm
 przkroje poprzeczne. wymiary próbki: do 20x13x9 mm szybkość cięcia: 0,5 mm/h dla si opcja chłodzenie</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G98" t="inlineStr">
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I98" t="inlineStr">
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J98" t="inlineStr">
+      <c r="J99" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K98" t="inlineStr">
+      <c r="K99" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L98" t="inlineStr">
+      <c r="L99" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr">
+      <c r="M99" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N98" t="inlineStr">
+      <c r="N99" t="inlineStr">
         <is>
           <t>Ebsd, polerowanie jonowe, przygotowanie próbek</t>
         </is>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" t="inlineStr">
+    <row r="100">
+      <c r="A100" t="inlineStr">
         <is>
           <t>Drutowe centrum elektroerozyjne (w-edm)</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B100" t="inlineStr">
         <is>
           <t>Mitsubishi fa10s advance</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C100" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie cnc przeznaczone do obróki eklektroerozyjnej przy użyciu drutu. umozliwia precyzyjne wycinanie dowolnych kształtów zdefiniowanych w g-code w materiałach przewodzących. cięcie odbywa się dejonizowanej wodzie. </t>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
+      <c r="D100" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	typ maszyny: zanurzeniowy. maksymalny wymiar przedmiotu: 800x600x215 mm.
 	przesuwy x/y/z 350x250x220 mm. wymiar stołu: 590×514 mm.
 	max ciężar przedmiotu: 500 kg. max poziom wody w zbiorniku: 220 mm.
 	przesuwy u/v: 64×64 mm.
 	max kąt cięcia: 15 deg na 100mm.
 	stosowane druty: 0.10 – 0.36 mm. 
 	system wspomagający programowanie cad/cam esprit.
 </t>
         </is>
       </c>
-      <c r="E99" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G99" t="inlineStr">
+      <c r="E100" t="inlineStr"/>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I99" t="inlineStr">
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr">
+      <c r="J100" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K99" t="inlineStr">
+      <c r="K100" t="inlineStr">
         <is>
           <t>Tokarski Tomasz</t>
         </is>
       </c>
-      <c r="L99" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>Https://api.skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
+      <c r="M100" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
+      <c r="N100" t="inlineStr">
         <is>
           <t>Cięcie metali, cnc, edm</t>
         </is>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" t="inlineStr">
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>Piec z dopalaczem spalin do wypalania żywic z materiałów ceramicznych</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
+      <c r="B101" t="inlineStr">
         <is>
           <t>Piec z dopalaczem spalin do wypalania żywic z materiałów ceramicznych firmy kepka group</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">Urządzenie znajduje zastosowanie przy suszeniu i wypalaniu ceramiki. piec posiada automatycznie zamykany stół roboczy z windą, co pozwala na łatwiejszy załadunek wsadu od dołu. grzanie realizowane jest oporowo przy wykorzystaniu elementów termoelektrycznych typu kanthal. piec wyposażony jest w termoparę sterującą grzaniem oraz termoparę kontrolną. piec posiada komorę roboczą z systemem systemem termoobiegu oraz dopalacz spalin co umożliwia wypalanie znacznej ilości frakcji organicznych.
 możliwości urządzenia:
 	temperatura pracy: do 850°c
 	moc pieca 5,7kw
 	możliwość programowania charakterystyk temperaturowa-czasowych.
 </t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>Wypalanie ceramiki z dużym udziałem materiałów organicznych.</t>
-        </is>
-[...66 lines deleted...]
-          <t>Xrd (w tym gixd), saxs, waxs</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Marciszko-Wiąckowska Marianna</t>
+          <t>Tokarski Tomasz</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/marianna-marciszko-wiackowska-8299.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/tomasz-tokarski-8130.html</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>Dyfrakcja, saxs, waxs, xrd</t>
+          <t>Wypalanie ceramiki</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
+          <t>Scatterx78</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Komora scatterx78 - doposażenie dyfraktometru rentgenowskiego w kompaktową komorę do badań saxs/waxs</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Komora scatterx78 umożliwia jednoczesny pomiar w próżni saxs i waxs. pomiar możliwy jest już dla rozmiarów obiektów od 1 nm w wymiarach 1d i 2d. dodatkowo zaproponowane rozszerzenie aparatury badawczej pozwala na prowadzenie badań metodą dyfrakcji przy stałym kącie padania promieniowania (gixd). przystawka pozwala na przeprowadzenie nieniszczącej analizy właściwości materiałów, geometrii i uporządkowania obiektów (amorficznych, krystalicznych) w nanoskali w postaci cieczy, żelów, proszków, ciał stałych (w tym porowatych) czy układów wielowarstwowych o grubości rzędu nm. co więcej zastosowana przystawka służy do określania szczegółów budowy krystalicznej polimerów, czy identyfikacji odmian polimorficznych, a także śledzenia przejść jednej odmiany krystalograficznej w drugą wywołanych różnymi czynnikami. wśród układów analizowanych metodami saxs/waxs znajdują się m.in. nanocząstki, nanowielowarstwy, roztwory nanocząstek (półprzewodnikowych, magnetycznych, itp.), plastyczne układu hybrydowe z nanocząstkami.</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Xrd (w tym gixd), saxs, waxs</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr"/>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Zakład inżynierii materiałowej</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>Marciszko-Wiąckowska Marianna</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/marianna-marciszko-wiackowska-8299.html</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>Dyfrakcja, saxs, waxs, xrd</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
           <t>Dyfraktometr rentgenowski z przystawką saxs/waxs</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B103" t="inlineStr">
         <is>
           <t>Dyfraktometr rentgenowski empyrean</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C103" t="inlineStr">
         <is>
           <t>Dyfraktometr proszkowy panalytical empyrean z lampą cu. pozwala prowadzić pomiary w geometrii wiązki bragg-brentano z użyciem szczelin kolimacyjnych oraz w geometrii wiązki równoległej (lustro goebla). dyfraktometr wyposażony  w wysokoczuły detektor (pixcel3d). posiada różne stoliki oraz szereg dodatkowych elementów optyki, umożliwiające prowadzenie badań dla różnego typu próbek. dyfraktometr wyposażony jest dodatkowo w komorę saxs/waxs pozwalającą na prowadzenie pomiarów w powietrzu jak i próżni.</t>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
+      <c r="D103" t="inlineStr">
         <is>
           <t>- analiza fazowa
 - tekstura krystalograficzna
 - naprężenia 
 - saxs/waxs (w powietrzu i próżni)
 - xrr</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G102" t="inlineStr">
+      <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I102" t="inlineStr">
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
+      <c r="J103" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K102" t="inlineStr">
+      <c r="K103" t="inlineStr">
         <is>
           <t>Marciszko-Wiąckowska Marianna</t>
         </is>
       </c>
-      <c r="L102" t="inlineStr">
+      <c r="L103" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marianna-marciszko-wiackowska-8299.html</t>
         </is>
       </c>
-      <c r="M102" t="inlineStr">
+      <c r="M103" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N102" t="inlineStr">
+      <c r="N103" t="inlineStr">
         <is>
           <t>Analiza fazowa, dyfrakcja rentgenowska, naprężenia, tekstura</t>
         </is>
       </c>
     </row>
-    <row r="103">
-      <c r="A103" t="inlineStr">
+    <row r="104">
+      <c r="A104" t="inlineStr">
         <is>
           <t>Dyfraktometr rentgenowski z przystawką wysokotemperaturową</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
+      <c r="B104" t="inlineStr">
         <is>
           <t>Dyfraktometr rentgenowski empyrean</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="C104" t="inlineStr">
         <is>
           <t>Dyfraktometr proszkowy panalytical empyrean z lampą co. pozwala prowadzić pomiary w geometrii wiązki bragg-brentano z użyciem szczelin kolimacyjnych oraz w geometrii wiązki równoległej (lustro goebla). wyposażony są w wysokoczuły detektor (pixcel1d). posiada różne stoliki oraz szereg dodatkowych elementów optyki, umożliwiające prowadzenie badań dla różnego typu próbek. dyfraktometr z lampą co wyposażony jest dodatkowo w komorę temperaturową, umożliwiająca pomiary w zakresie -190 do 1200ºc.</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="D104" t="inlineStr">
         <is>
           <t>- analiza fazowa
 - tekstura krystalograficzna
 - naprężenia 
 - pomiary w zmiennych warunkach temperaturowych i różnych atmosferach ochronnych jaki również próżni
 -xrr</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G103" t="inlineStr">
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I103" t="inlineStr">
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J103" t="inlineStr">
+      <c r="J104" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K103" t="inlineStr">
+      <c r="K104" t="inlineStr">
         <is>
           <t>Marciszko-Wiąckowska Marianna</t>
         </is>
       </c>
-      <c r="L103" t="inlineStr">
+      <c r="L104" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marianna-marciszko-wiackowska-8299.html</t>
         </is>
       </c>
-      <c r="M103" t="inlineStr">
+      <c r="M104" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N103" t="inlineStr">
+      <c r="N104" t="inlineStr">
         <is>
           <t>Analiza fazowa, dyfracja, naprężenia, tekstura, xrr</t>
         </is>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" t="inlineStr">
+    <row r="105">
+      <c r="A105" t="inlineStr">
         <is>
           <t>Dwuwiązkowy wysokorozdzielczy skaningowy mikroskop elektronowy z działem jonów galu (fib/sem)</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B105" t="inlineStr">
         <is>
           <t>Fei versa 3d</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C105" t="inlineStr">
         <is>
           <t>Dwuwiązkowy wysokorozdzielczy skaningowy mikroskop elektronowy fei versa 3d wyposażony jest w działo elektronowe z emisją polową (feg - field emission gun) oraz działo jonowe ga+ (fib - focused ion beam). umożliwia pracę z napięciem przyspieszającym w zakresie od 500 v do 30 kv (max. prąd wiązki elektronowej 200 na). zdolność rozdzielcza mikroskopu definiowana jako rozdzielczość obrazów elektronów wtórnych przy napięciu przyspieszającym 30 kv na standardowej próbce cząstek złota wynoszącej 1 nm w trybie wysokiej próżni – hv (1.5 nm w trybie niskiej próżni - lv).
 mikroskop wyposażony jest w:
 	detektory do obrazowania w trybie wysokiej (etd, cbs) i niskiej próżni (lvsed) oraz trybie środowiskowym (gsed).
 	spektrometr dyspersji energii promieniowania rentgenowskiego (eds - energy dispersive x-ray spectrometer) ultim max 40 oraz kamerę cmos symmetry s2 firmy oxford instruments umożliwiającą pomiary dyfrakcji elektronów wstecznie rozproszonych (ebsd - electron backscatter diffraction),
 	detektor umożliwiający obrazowanie w trybie skaningowo-transmisyjnym (stem),
 	działo jonowe ga+ (fib) i system precyzyjnego dozowania gazów roboczych (gis - gas injection system). możliwość depozycji platyny (pt) lub wolframu (w),
 	dwa stoliki grzewcze (do 1000°c i 1500°c),
 	stolik peltiera,
 	nanoindenter ft-nmt04 firmy femtotools,
 	oprogramowanie auto slice&amp;view;,
 	układ dwóch nanomanipulatorów (mibotów) firmy imina.
 maksymalne wymiary próbek – średnica: 150 mm, wysokość: 55 mm; waga: 500 g.</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	obserwacje mikrostruktury materiałów przewodzących i dielektrycznych.
 	badania „in-situ”:
 		stolik peltiera i stoliki grzewcze, 
 		nanomanipulatory do pomiarów właściwości elektrycznych,
 		nanoindenter.
 	tomografia elektronowa (sem/fib) - rekonstrukcja 3d mikrostruktury.
 	analizy składu pierwiastkowego (eds).
 	analizy orientacji krystalograficznych (ebsd).
 </t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	analiza wielkości i kształtu cząstek i porów, pomiar grubości powłok o rozmiarach mikro- i nanometrycznych.
 	obrazowanie w trybie skaningowo-transmisyjnym (stem):
 		jasnym polu (bf),
 		ciemnym polu (df),
 		szerokokątowym ciemnym polu (haadf).
 	trzy tryby pracy:
 		wysoka próżnia (hv),
 		niska próżnia (lv),
 		środowiskowy (esem).
 </t>
         </is>
       </c>
-      <c r="F104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G104" t="inlineStr">
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I104" t="inlineStr">
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
+      <c r="J105" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K104" t="inlineStr">
+      <c r="K105" t="inlineStr">
         <is>
           <t>Berent Katarzyna</t>
         </is>
       </c>
-      <c r="L104" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
         </is>
       </c>
-      <c r="M104" t="inlineStr">
+      <c r="M105" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N104" t="inlineStr">
+      <c r="N105" t="inlineStr">
         <is>
           <t>Ebsd, eds, fib, fib-sem, sem, sem-bse, sem-edx, sem-se, tomografia elektronowa</t>
-        </is>
-[...66 lines deleted...]
-          <t>Wytrzymałość na rozciąganie, wytrzymałość na ściskanie, wytrzymałość na zginanie</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Nanoindenter in-situ ft-nmt04</t>
+          <t>Maszyna wytrzymałościowa instron 5982</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Zestaw do analizy nanomechanicznej ft-nmt04 firmy femtotools</t>
+          <t>Instron 5982</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Nanoindenter in-situ ft-nmt04 umożliwia prowadzenie szeregu testów mikro-mechanicznych w połączeniu z jednoczesną obserwacją testowanej próbki w komorze elektronowego mikroskopu skaningowego (sem): nanoindentację testy ściskania mikro-kolumn badanie odporności na pękanie w oparciu o zginanie mikro-belek mikro/nano próby rozciągania statycznego dynamiczną analizę mechaniczną (dmt) próby zmęczeniowe korelacyjne badania nanomechaniczne w połączeniu z obrazowaniem stem, tkd lub ebsd nanoindenter ft-nmt04 jest wysoce precyzyjnym urządzeniem umożliwiającym pozycjonowanie próbki względem wgłębnika w szerokim zakresie z wykorzystaniem: jednoosiowego piezoelektrycznego siłownika ‘stick-slip’ o zakresie 21mm i precyzji pozycjonowania 1nm (oś x), dwuosiowej platformy pozycjonowania próbki o zakresie 12mm (osie y i z) z precyzją pozycjonowania 1nm, oraz jednoosiowego wysokorozdzielczego skanera piezoelektrycznego (oś x), z możliwością ciągłego przemieszczenia w zakresie 25um i dokładnością pozycjonowania 50pm (poziom szumów pojemnościowego enkodera położenia). zastosowanie dedykowanego wysokorozdzielczego skanera przemieszczenia, dzięki prowadzeniu testów w trybie kontroli przemieszczenia, umożliwia między innymi detekcję zjawisk takich jak aktywacja poślizgu dyslokacyjnego. zakres i rozdzielczość pomiaru siły zależy od zainstalowanego mikroczujnika siły, maksymalną rozdzielczość na poziomie 0,5 nn można uzyskać przy zakresie siły ±200 μn, a maksymalny zakres siły to ±200000 μn z dokładnością 500nn. ft-nmt04 wykorzystuje wgłębniki zintegrowane z mikroczujnikiem siły. dostępne geometrie wgłębników to między innymi: berkovich, cube corner, flat punch.</t>
+          <t>Maksymalne obciążenie 100 kn. wysokość przestrzeni roboczej 1430 mm. dokładność pomiaru siły +/- 0.5% odczytu w dół do 1/500 zakresu głowicy pomiarowej (głowicy pomiarowej serii 2580). akwizycja danych z częstotliwością próbkowania do 1 khz jednocześnie dla kanałów pomiarowych: siły, odkształcenia oraz naprężenia. prędkość odkształcenia od 0.00005 mm/min. piec oporowy sf-16 umożliwiający wykonanie badań w temperaturze do 1200c. komora do badań w obniżonych i podwyższonych temperaturach -150c - 350c.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Nanoindentacja; testy ściskania mikro-kolumn; badanie odporności na pękanie w oparciu o zginanie mikro-belek; mikro/nano próby rozciągania statycznego; dynamiczna analiza mechaniczna (dmt); próby zmęczeniowe; korelacyjne badania nanomechaniczne w połączeniu z obrazowaniem stem, tkd lub ebsd</t>
+          <t>Badania mechaniczne materiałów w szerokim zakresie temperatur.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Kawałko Jakub</t>
+          <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/jakub-kawalko-8561.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>In situ, nanoindentacja, właściwości mechaniczne</t>
+          <t>Wytrzymałość na rozciąganie, wytrzymałość na ściskanie, wytrzymałość na zginanie</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
+          <t>Nanoindenter in-situ ft-nmt04</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Zestaw do analizy nanomechanicznej ft-nmt04 firmy femtotools</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Nanoindenter in-situ ft-nmt04 umożliwia prowadzenie szeregu testów mikro-mechanicznych w połączeniu z jednoczesną obserwacją testowanej próbki w komorze elektronowego mikroskopu skaningowego (sem): nanoindentację testy ściskania mikro-kolumn badanie odporności na pękanie w oparciu o zginanie mikro-belek mikro/nano próby rozciągania statycznego dynamiczną analizę mechaniczną (dmt) próby zmęczeniowe korelacyjne badania nanomechaniczne w połączeniu z obrazowaniem stem, tkd lub ebsd nanoindenter ft-nmt04 jest wysoce precyzyjnym urządzeniem umożliwiającym pozycjonowanie próbki względem wgłębnika w szerokim zakresie z wykorzystaniem: jednoosiowego piezoelektrycznego siłownika ‘stick-slip’ o zakresie 21mm i precyzji pozycjonowania 1nm (oś x), dwuosiowej platformy pozycjonowania próbki o zakresie 12mm (osie y i z) z precyzją pozycjonowania 1nm, oraz jednoosiowego wysokorozdzielczego skanera piezoelektrycznego (oś x), z możliwością ciągłego przemieszczenia w zakresie 25um i dokładnością pozycjonowania 50pm (poziom szumów pojemnościowego enkodera położenia). zastosowanie dedykowanego wysokorozdzielczego skanera przemieszczenia, dzięki prowadzeniu testów w trybie kontroli przemieszczenia, umożliwia między innymi detekcję zjawisk takich jak aktywacja poślizgu dyslokacyjnego. zakres i rozdzielczość pomiaru siły zależy od zainstalowanego mikroczujnika siły, maksymalną rozdzielczość na poziomie 0,5 nn można uzyskać przy zakresie siły ±200 μn, a maksymalny zakres siły to ±200000 μn z dokładnością 500nn. ft-nmt04 wykorzystuje wgłębniki zintegrowane z mikroczujnikiem siły. dostępne geometrie wgłębników to między innymi: berkovich, cube corner, flat punch.</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Nanoindentacja; testy ściskania mikro-kolumn; badanie odporności na pękanie w oparciu o zginanie mikro-belek; mikro/nano próby rozciągania statycznego; dynamiczna analiza mechaniczna (dmt); próby zmęczeniowe; korelacyjne badania nanomechaniczne w połączeniu z obrazowaniem stem, tkd lub ebsd</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr"/>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Zakład inżynierii materiałowej</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>Kawałko Jakub</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/jakub-kawalko-8561.html</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>In situ, nanoindentacja, właściwości mechaniczne</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
           <t>Dwuwiązkowy ultra-wysokorozdzielczy skaningowy mikroskop elektronowy z działem jonów ksenonu (pfib/sem) wraz z mikroskopem sił atomowych (afm)</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B108" t="inlineStr">
         <is>
           <t>Thermo fisher scientific helios 5 pfib cxe</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C108" t="inlineStr">
         <is>
           <t>Dwuwiązkowy, ultra-wysokorozdzielczy skaningowy mikroskop elektronowy helios 5 wyposażony jest w wysokostabilne, monochromatyczne działo elektronowe z emisją polową schottky'ego (feg - field emission gun) oraz działo jonowe xe (pfib - plasma focused ion beam). umożliwia pracę z napięciem przyspieszającym w zakresie od 350 v do 30 kv (max. prąd wiązki elektronowej 100 na) i energii lądowania 20 ev do 30 kev. zdolność rozdzielcza mikroskopu definiowana jako rozdzielczość obrazów elektronów wtórnych przy napięciu przyspieszającym 1 kv na standardowej próbce cząstek złota wynosi 0.7 nm. maksymalne pole widzenia wynosi 2.3 mm dla wd 4 mm.
 mikroskop wyposażony jest w:
 	detektory do obrazowania:  wewnątrzsoczewkowy elstar (tld-se, tld-bse); wewnątrzkolumnowy elstar (icd - se/bse); elektronów wtórnych (etd); elektronów i jonów wtórnych (ice - si, se); wysuwany niskonapięciowy, wysokokontrastowy detektor elektronów wstecznie rozproszonych (abs/dbs),
 	spektrometr dyspersji energii promieniowania rtg. (eds - energy dispersive x-ray spectrometer) ultim max 60 oraz kamerę cmos symmetry s3 firmy oxford instruments umożliwiającą pomiary dyfrakcji elektronów wstecznie rozproszonych (ebsd - electron backscatter diffraction),
 	detektor umożliwiający obrazowanie w trybie skaningowo-transmisyjnym (stem3+),
 	działo jonowe xe (pfib) i dwa systemy dozowania gazów (gis - gas injection system). możliwość depozycji platyny (pt) i/lub wolframu (w),
 	nanoindenter ft-nmt04 firmy femtotools,
 	oprogramowanie auto slice&amp;view;,
 	stolik afm firmy nenovision.
 maksymalne wymiary próbek – średnica: 110 mm, wysokość: 65 mm; waga: 500 g.</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
+      <c r="D108" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	ultra-wysokorozdzielcze obrazowanie mikrostruktury materiałów przewodzących i nieprzewodzących.
 	pomiar nanotwardości.
 	analiza topografii powierzchni (afm).
 	tomografia elektronowa (sem/fib) - rekonstrukcja 3d mikrostruktury.
 	analizy składu pierwiastkowego (eds).
 	analizy orientacji krystalograficznych (ebsd).
 	przygotowanie próbek tem i apt bez implantacji ga+.
  </t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	analiza wielkości i kształtu cząstek i porów, pomiar grubości powłok o rozmiarach mikro- i nanometrycznych.
 	obrazowanie w trybie skaningowo-transmisyjnym (stem):
 		jasnym polu (bf),
 		ciemnym polu (df),
 		szerokokątowym ciemnym polu (haadf).
 	precyzyjne przygotowanie przekrojów pfib (rocking polish).
 	możliwość akwizycji obrazów z dużych obszarów (mapa 3 sem).
 </t>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G107" t="inlineStr">
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I107" t="inlineStr">
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J107" t="inlineStr">
+      <c r="J108" t="inlineStr">
         <is>
           <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
         </is>
       </c>
-      <c r="K107" t="inlineStr">
+      <c r="K108" t="inlineStr">
         <is>
           <t>Berent Katarzyna</t>
         </is>
       </c>
-      <c r="L107" t="inlineStr">
+      <c r="L108" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
         </is>
       </c>
-      <c r="M107" t="inlineStr">
+      <c r="M108" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N107" t="inlineStr">
+      <c r="N108" t="inlineStr">
         <is>
           <t>Ebsd, ecci, eds, edx, pfib, rekonstrukcja 3d, sem, stem, tomografia elektronowa</t>
-        </is>
-[...66 lines deleted...]
-          <t>Cienkie warstwy, napylarka, warstwy przewodzące, warstwy węgla</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
+          <t>Napylarka wysokopróżniowa q150t e quorum technologies</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Q150t e quorum technologies</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Urządzenie umożliwia nanoszenie cienkich, amorficznych warstw węgla (c) o wysokiej czystości i dużej gęstości na powierzchni próbek nieprzewodzących, w celu poprawy przewodności elektrycznej próbek analizowanych przy użyciu skaningowego mikroskopu elektronowego (sem), siateczek do transmisyjnej mikroskopii elektronowej (tem) oraz przygotowanie replik do badań w trybie skaningowo-transmisyjnym (stem).</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Urządzenie umożliwia precyzyjną kontrolę grubości warstwy węgla dzięki zainstalowanej wadze kwarcowej. minimalna grubość warstwy wynosi 1 nm.</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Zakład materiałów funkcjonalnych i nanomagnetyzmu</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>Berent Katarzyna</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-berent-7827.html</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>Cienkie warstwy, napylarka, warstwy przewodzące, warstwy węgla</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
           <t>Tribometr trzpień-tarcza trb³ anton paar</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B110" t="inlineStr">
         <is>
           <t>Trb³ anton paar</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C110" t="inlineStr">
         <is>
           <t>Urządzenie pozwala na badanie właściwości tribologicznych szerokiej gamy materiałów w różnych trybach: ruchu (liniowy, posuwisto-zwrotny), styku (trzpień, kula), prędkości i  smarowania.
 tribometr charakteryzują następujące parametry pracy:
 - prędkość obrotowa: 0,2 - 2000 obr/min,
 - maksymalny moment obrotowy: 450 nmm,
 - trzpień na kulki i piny o średnicach 6mm,
 - średnica maksymalna próbki: 60 mm,
 - maksymalne obciążenie normalne: 60 n,
 - maksymalna prędkość w ruchu liniowym: 100mm/s,
 - czujnik temperatury w zakresie -40°c - 125°c</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
+      <c r="D110" t="inlineStr">
         <is>
           <t>- badanie odporności na zużycie
 - badanie szybkości zużycia</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E110" t="inlineStr">
         <is>
           <t>Możliwość pracy zgodnie z normami:
 astm g99, astm g133, din 50324, vdi 3198, iso 1071-2</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G109" t="inlineStr">
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I109" t="inlineStr">
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
+      <c r="J110" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K109" t="inlineStr">
+      <c r="K110" t="inlineStr">
         <is>
           <t>Gajewska Marta</t>
         </is>
       </c>
-      <c r="L109" t="inlineStr">
+      <c r="L110" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marta-gajewska-7840.html</t>
         </is>
       </c>
-      <c r="M109" t="inlineStr">
+      <c r="M110" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N109" t="inlineStr">
+      <c r="N110" t="inlineStr">
         <is>
           <t>Odporność na zużycie, szybkość zużycia, trzpień-tarcza</t>
         </is>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" t="inlineStr">
+    <row r="111">
+      <c r="A111" t="inlineStr">
         <is>
           <t>Transmisyjny mikroskop elektronowy (tem) tecnai tf 20 x-twin (fei)</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B111" t="inlineStr">
         <is>
           <t>Tecnai tf 20 x-twin (fei)</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C111" t="inlineStr">
         <is>
           <t>Tecnai tf 20 x-twin (200 kv) jest wysokorozdzielczym transmisyjnym mikroskopem elektronowym wyposażonym w działo elektronowe z emisją polową (field emission gun - feg). mikroskop umożliwia obrazowanie mikrostruktury szerokiej gamy materiałów (takich jak: metale i ich stopy, ceramika, półprzewodniki, polimery, kompozyty) w jasnym i ciemnym polu (ang. bright field/dark field imaging). obserwacje tego typu pozwalają na analizę m.in. wielkości ziaren/krystalitów w materiale, zdefektowania materiału, rozmieszczenia i rozkładu wielkości wydzieleń, grubości powłok, itp.. wysoka zdolność rozdzielcza mikroskopu (punktowa zdolność rozdzielcza ≤ 0,22 nm, limit informacyjny ≤ 0,14 nm) umożliwia szczegółowe obrazowanie nanostruktur (nanocząstki, nanodruty, nanowarstwy, kropki kwantowe), jak również bezpośrednie obrazowanie struktury atomowej materiałów. ponadto, za pomocą dyfrakcji elektronowej (dyfrakcja w wiązce równoległej, selected area diffraction) istnieje możliwość: identyfikacji faz w konkretnych mikroobszarach w materiale, analizy lokalnej orientacji mikroobszarów, czy też określenia zależności krystalograficznych występujących między poszczególnymi fazami w materiale. mikroskop posiada też zintegrowany spektrometr promieniowania rentgenowskiego (edax) służący do analizy składu chemicznego preparatów w mikro-/nanoobszarach. mikroskop ma też możliwość pracy w trybie skaningowo-transmisyjnym (stem) z detektorem obrazowym haadf.
 mikroskop charakteryzują następujące parametry pracy:
 - źródło elektronowe z emisją polową - feg
 - napięcie przyspieszające - 200 kv
 - zakres powiększeń - 1025 – 900 k
 - kamera ccd 2k (eagle 2k hr)
 - detektory: edax rtem 0.3 sr, haadf</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
+      <c r="D111" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	analiza morfologii i wielkości ziaren/krystalitów/cząstek, zdefektowania materiału, rozmieszczenia i rozkładu wielkości wydzieleń, grubości powłok, itp.
 	analiza struktury atomowej materiału (odległości międzypłaszczyznowe, identyfikacja defektów strukturalnych)
 	identyfikacja faz wchodzących w skład materiału, analiza lokalnej orientacji krystalograficznej mikroobszarów
 	analiza składu chemicznego w mikro-/nano- obszarach
 </t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
+      <c r="E111" t="inlineStr">
         <is>
           <t>- obserwacje w jasnym polu (bf), ciemnym polu (df) oraz wysokorozdzielcze (hr)
 - obserwacje w trybie skaningowo-transmisyjnym (stem) z użyciem pierścieniowego detektora ciemnego pola (haadf)
 - dyfrakcja elektronowa z wybranych obszarów (saed)
 - analiza eds (punktowa, liniowa oraz tzw. mapping).
 holdery: double tilt low background, single tilt
 oprogramowanie: tem imaging &amp; analysis, low dose, k-space control, smart tilt</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G110" t="inlineStr">
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I110" t="inlineStr">
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
+      <c r="J111" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K110" t="inlineStr">
+      <c r="K111" t="inlineStr">
         <is>
           <t>Gajewska Marta</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
+      <c r="L111" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marta-gajewska-7840.html</t>
         </is>
       </c>
-      <c r="M110" t="inlineStr">
+      <c r="M111" t="inlineStr">
         <is>
           <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N110" t="inlineStr">
+      <c r="N111" t="inlineStr">
         <is>
           <t>Eds, mikroskopia elektronowa, tem</t>
         </is>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" t="inlineStr">
+    <row r="112">
+      <c r="A112" t="inlineStr">
         <is>
           <t>Nanoindenter g200 agilent - kla</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B112" t="inlineStr">
         <is>
           <t>G200 agilent - kla</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C112" t="inlineStr">
         <is>
           <t>Urządzenie do badania twardości oraz modułu younga w skali nanometrowej, o zakresie obciążeń do 9.8 n (w trybie high load). wyposażone w moduł csm (continous stiffness measurement) pozwalający na ciągły pomiar modułu younga oraz twardości w funkcji głębokości od powierzchni. pozwala na wykonanie scratch testów w skali nanometrycznej wraz z pomiarem współczynnika tarcia dzięki modułowi lateral force. urządzenie pozwala na obrazowanie topografii powierzchni materiałów, a także efektów oddziaływania wgłębnika z materiałem. wykonuje pomiary zgodne z normą iso 14577. pozwala na badanie wpływu prędkości odkształcenia na ww. parametry.</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
+      <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">Pomiar twardości
 pomiar modułu younga
 pomiary punktowe
 pomiary wzdłuż linii
 mapowanie powierzchni
 scratch testy
  </t>
         </is>
       </c>
-      <c r="E111" t="inlineStr"/>
-[...66 lines deleted...]
-      </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>Wytrzymałość na rozciąganie</t>
+          <t>Moduł younga, twardość, zarysowanie</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Maszyna wytrzymałościowa instron 5966</t>
+          <t>Maszyna wytrzymałościowa instron 600dx</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Instron 5966</t>
+          <t>Instron 600dx</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Maksymalne obciążenie 10 kn. wyposażona dodatkowo w głowicę do 1 kn oraz szczęki pneumatyczne z zestawem wkładek (np. do badania taśm).</t>
+          <t>Maksymalne obciążenie – 600 kn. zakres prędkości roboczych od 0.1 do 76 mm/min. tensometryczne głowice pomiarowe 100 i 600 kn o klasie dokładności pomiarowej 0.5 i liniowości minimum +/- 0.25 % wartości zmierzonej w przedziale 0.4 % do 100 % zakresu pomiarowego głowicy. cyfrowy przetwornik pomiaru przemieszczenia trawersy o rozdzielczości 1 μm. wysokość przestrzeni testowej 900 mm, odległość między kolumnami 526 mm. podwójna przestrzeń robocza umożliwiająca w sposób łatwy dostosowanie urządzenia do wykonywania prób rozciągania i ściskania – nie ma potrzeby wymiany ciężkiego oprzyrządowania oraz uchwytów. możliwość wykonywania standardowych badań lub tworzenia własnych indywidualnych testów badawczych opartych na zdefiniowanych przez użytkownika obliczeniach (dzięki możliwości sterowania przemieszczeniem trawersy maszyny wytrzymałościowej w funkcji czasu, przemieszczenia, obciążenia, naprężenia i odkształcenia).</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Rozciąganie, ściskanie, zginanie i inne.</t>
+          <t>Wytrzymałość materiałów</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>Wytrzymałość na rozciąganie, wytrzymałość na ściskanie, wytrzymałość na zginanie</t>
+          <t>Wytrzymałość na rozciąganie</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Mikroskop metalograficzny nikon eclipse lv150n</t>
+          <t>Maszyna wytrzymałościowa instron 5966</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Nikon eclipse lv150n</t>
+          <t>Instron 5966</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
+          <t>Maksymalne obciążenie 10 kn. wyposażona dodatkowo w głowicę do 1 kn oraz szczęki pneumatyczne z zestawem wkładek (np. do badania taśm).</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
+          <t>Rozciąganie, ściskanie, zginanie i inne.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>Https://api.skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>Mikroskopia</t>
+          <t>Wytrzymałość na rozciąganie, wytrzymałość na ściskanie, wytrzymałość na zginanie</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Walcarka fsm 130 durston</t>
+          <t>Mikroskop metalograficzny nikon eclipse lv150n</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Fsm 130 firmy durston</t>
+          <t>Nikon eclipse lv150n</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Walcowanie płaskowników oraz prętów kwadratowych miękkich metali i stopów na zimno.</t>
+          <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Walcowanie próbek metali.</t>
+          <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
+          <t>Https://api.skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>Odkształcenie, walcowanie</t>
+          <t>Mikroskopia</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Urządzenie do polerowania elektrolitycznego cienkich folii tenupol</t>
+          <t>Walcarka fsm 130 durston</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Struers tenupol-5</t>
+          <t>Fsm 130 firmy durston</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Tenupol-5 jest przeznaczony do automatycznego elektrolitycznego pocieniania próbek do badania w transmisyjnym mikroskopie elektronowym. ustalanie parametrów dla nowych materiałów i przechowywanie ich w bazie danych metod jest proste dzięki wbudowanej funkcji skanowania i dodatkowym funkcjom rozszerzającym. tenupol-5 składa się z dwóch oddzielnych jednostek - jednostki sterującej i jednostki polerującej lub pocieniającej. perforowana próbka do transmisyjnej mikroskopii elektronowej jest przygotowywana w ciągu kilku minut przy użyciu próbki o średnicy 3,0 lub 2,3 mm.</t>
+          <t>Walcowanie płaskowników oraz prętów kwadratowych miękkich metali i stopów na zimno.</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Przygotowanie próbek metali i stopów dla transmisyjnej mikroskopii elektronowej</t>
+          <t>Walcowanie próbek metali.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>Electropolerka, tem</t>
+          <t>Odkształcenie, walcowanie</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Piece łukowe mini arc melter</t>
+          <t>Urządzenie do polerowania elektrolitycznego cienkich folii tenupol</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Mini arc melter mam-1 buehler</t>
+          <t>Struers tenupol-5</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Urządzenia te służą do syntezy stopów o masie 5-20 g, w tym materiałów wysokotopliwych, w wyniku przetapiania w łuku elektrycznym. piece posiadają wbudowaną pompę rotacyjną, elektrodę wolframową oraz generator 180 a. proces topienia prowadzony jest na miedzianej płycie chłodzonej wodą w komorze po jej uprzednim odpompowaniu i napełnieniu gazem obojętnym. jeden z pieców wyposażony jest w system umożliwiający otrzymanie materiałów w postaci prętów o średnicy 3 mm i długości 30 mm poprzez zassanie ciekłego stopu do miedzianej formy (tzw. suction casting).</t>
+          <t>Tenupol-5 jest przeznaczony do automatycznego elektrolitycznego pocieniania próbek do badania w transmisyjnym mikroskopie elektronowym. ustalanie parametrów dla nowych materiałów i przechowywanie ich w bazie danych metod jest proste dzięki wbudowanej funkcji skanowania i dodatkowym funkcjom rozszerzającym. tenupol-5 składa się z dwóch oddzielnych jednostek - jednostki sterującej i jednostki polerującej lub pocieniającej. perforowana próbka do transmisyjnej mikroskopii elektronowej jest przygotowywana w ciągu kilku minut przy użyciu próbki o średnicy 3,0 lub 2,3 mm.</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Topienie materiałów</t>
+          <t>Przygotowanie próbek metali i stopów dla transmisyjnej mikroskopii elektronowej</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>Łuk elektryczny, piec łukowy, topienie</t>
+          <t>Electropolerka, tem</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Piece do 1300°c</t>
+          <t>Piece łukowe mini arc melter</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Piece firmy kepka</t>
+          <t>Mini arc melter mam-1 buehler</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Cztery piece oporowe ze sterownikiem bez atmosfery ochronnej czy też próżni.</t>
+          <t>Urządzenia te służą do syntezy stopów o masie 5-20 g, w tym materiałów wysokotopliwych, w wyniku przetapiania w łuku elektrycznym. piece posiadają wbudowaną pompę rotacyjną, elektrodę wolframową oraz generator 180 a. proces topienia prowadzony jest na miedzianej płycie chłodzonej wodą w komorze po jej uprzednim odpompowaniu i napełnieniu gazem obojętnym. jeden z pieców wyposażony jest w system umożliwiający otrzymanie materiałów w postaci prętów o średnicy 3 mm i długości 30 mm poprzez zassanie ciekłego stopu do miedzianej formy (tzw. suction casting).</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Obróbka cieplna</t>
+          <t>Topienie materiałów</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>Obróbka cieplna, piec</t>
+          <t>Łuk elektryczny, piec łukowy, topienie</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Detektory ebsd i eds</t>
+          <t>Piece do 1300°c</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Ebsd symmetry s2 i eds ultim max 40</t>
+          <t>Piece firmy kepka</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Detektor ebsd symmetry s2 jest zamontowany w skaningowym mikroskopie elektronowym (sem) versa 3d w laboratorium skaningowej mikroskopii elektronowej acmin. pozwala na: -analizę lokalnej tekstury oraz składu fazowego materiałów krystalicznych. -z szybkością 4500 zindeksowanych obrazów dyfrakcyjnych na sekundę. -zbieranie obrazów dyfrakcyjnych z rozdzielczością maksymalną 1244x1024 pikseli (np. w celu analizy lokalnych naprężeń). -skanowanie dużych obszarów próbek (np. 20 x 20 mm). towarzyszące oprogramowanie pozwala na np. wyznaczanie średniej wielkości ziarna, wygenerowanie figur biegunowych (tekstura krystalograficzna). więcej o ebsd można znaleźć pod adresem https://www.ebsd.com/ detektor eds ultim max jest detektorem energii promieniowania wzbudzonego z próbki w skaningowym mikroskopie elektronowym(sem) versa 3d w laboratorium skaningowej mikroskopii elektronowej acmin. umożliwia analizę jakościową i ilościową składu chemicznego w punkcie, analizę wzdłuż linii oraz mapowanie powierzchni.</t>
+          <t>Cztery piece oporowe ze sterownikiem bez atmosfery ochronnej czy też próżni.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lokalna analiza składu chemicznego oraz orientacji krystalograficznej faz</t>
-[...6 lines deleted...]
-      </c>
+          <t>Obróbka cieplna</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Cios Grzegorz</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>Ebsd, eds, sem</t>
+          <t>Obróbka cieplna, piec</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
+          <t>Detektory ebsd i eds</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Ebsd symmetry s2 i eds ultim max 40</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Detektor ebsd symmetry s2 jest zamontowany w skaningowym mikroskopie elektronowym (sem) versa 3d w laboratorium skaningowej mikroskopii elektronowej acmin. pozwala na: -analizę lokalnej tekstury oraz składu fazowego materiałów krystalicznych. -z szybkością 4500 zindeksowanych obrazów dyfrakcyjnych na sekundę. -zbieranie obrazów dyfrakcyjnych z rozdzielczością maksymalną 1244x1024 pikseli (np. w celu analizy lokalnych naprężeń). -skanowanie dużych obszarów próbek (np. 20 x 20 mm). towarzyszące oprogramowanie pozwala na np. wyznaczanie średniej wielkości ziarna, wygenerowanie figur biegunowych (tekstura krystalograficzna). więcej o ebsd można znaleźć pod adresem https://www.ebsd.com/ detektor eds ultim max jest detektorem energii promieniowania wzbudzonego z próbki w skaningowym mikroskopie elektronowym(sem) versa 3d w laboratorium skaningowej mikroskopii elektronowej acmin. umożliwia analizę jakościową i ilościową składu chemicznego w punkcie, analizę wzdłuż linii oraz mapowanie powierzchni.</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Lokalna analiza składu chemicznego oraz orientacji krystalograficznej faz</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Skład chemiczny (ilościowo, z wyłączeniem niektórych pierwiastków), tekstura krystalograficzna, skład fazowy, wielkość ziarna</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Akademickie centrum materiałów i nanotechnologii</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Zakład inżynierii materiałowej</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>Cios Grzegorz</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/grzegorz-cios-7871.html</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>Ebsd, eds, sem</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
           <t>Skaningowy mikroskop elektronowy z działem jonowym (sem/fib)</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
+      <c r="B121" t="inlineStr">
         <is>
           <t>Quanta 3d 200i fib/sem (fei)</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C121" t="inlineStr">
         <is>
           <t>Mikroskop quanta 3d 200i typu „dual beam” (sem/fib) jest urządzeniem dedykowanym do preparatyki cienkich folii do badań tem/stem. instrument wyposażony jest w dwa działa: elektronowe (włókno wolframowe) oraz jonowe (ga+),  system precyzyjnego dozowania gazów roboczych (gis), służący do depozycji pt/w oraz mikromanipulator (omniprobe) do przenoszenia cienkich preparatów. mikroskop umożliwia preparatykę cienkich folii z większości istniejących materiałów inżynierskich (metale, stopy, ceramika, polimery, kompozyty, powłoki), z wybranego z dokładnością do kilku mikrometrów miejsca w próbce. mikroskop wyposażony jest też w spektrometr dyspersji energii promieniowania rentgenowskiego (energy dispersive x-ray spectrometer – eds) oraz detektor dyfrakcji elektronów wstecznie rozproszonych (electron backscattered diffraction - ebsd).
 mikroskop charakteryzują następujące parametry pracy:
 - źródło elektronowe - włókno w
 - zakres napięć przyspieszających elektrony – 0,5-30 kv
 - zakres napięć przyspieszających jony – 2-30 kv
 - zakres prądów wiązki jonowej - 1.5 pa – 65 na
 - detektory: lfd, gsed, ss stem, low kv ss bsed
 - micromanipulator: omniprobe model 100.7
 - gis w</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D121" t="inlineStr">
         <is>
           <t>Preparatyka cienkich folii (lameli) do badań tem/stem.
 obrazowanie z użyciem detektora elektronów wtórnych (se) i wstecznie rozproszonych (bse).
 analiza eds składu chemicznego.
 analiza ebsd rozkładu orientacji krystalograficznych.</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G120" t="inlineStr">
+      <c r="E121" t="inlineStr"/>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I120" t="inlineStr">
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
+      <c r="J121" t="inlineStr">
         <is>
           <t>Zakład inżynierii materiałowej</t>
         </is>
       </c>
-      <c r="K120" t="inlineStr">
+      <c r="K121" t="inlineStr">
         <is>
           <t>Gajewska Marta</t>
         </is>
       </c>
-      <c r="L120" t="inlineStr">
+      <c r="L121" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marta-gajewska-7840.html</t>
         </is>
       </c>
-      <c r="M120" t="inlineStr">
+      <c r="M121" t="inlineStr">
         <is>
           <t>(pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N120" t="inlineStr">
+      <c r="N121" t="inlineStr">
         <is>
           <t>Fib, preparatyka lameli, sem</t>
         </is>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" t="inlineStr">
+    <row r="122">
+      <c r="A122" t="inlineStr">
         <is>
           <t>Niskotemperaturowy skaningowy mikroskop tunelowy</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
+      <c r="B122" t="inlineStr">
         <is>
           <t>Panscan freedom 7k stm subsystem</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="C122" t="inlineStr">
         <is>
           <t>Mikroskop wykorzystuje kwantowe zjawisko tunelowania elektronów pomiędzy próbką a ostrzem skanującym. mikroskop pozwala m.in. na obserwowanie powierzchni próbki z rozdzielczością atomową, obrazowanie struktury cząsteczek, defektów, czy też badanie lokalnej gęstość stanów elektronowych (w opcji zwanej skaningową spektroskopią tunelową, sts). pomiary można wykonywać w warunkach ultrawysokiej próżni (poniżej 1*10-10 mbar) w szerokim zakresie temperatur od ~10 k do 400 k. system chłodzenia pracuje w obiegu zamkniętym, bez konieczności zakupu ciekłego helu. jest tak zaprojektowany, aby umożliwiał chłodzenie nie tylko samej próbki, ale i ostrza. znacznie zwiększa to rozdzielczość i w znacznym stopniu ogranicza wpływ szumu termicznego na mierzony sygnał.
 mikroskop jest zainstalowany w dwukomorowym systemie ultrawysokiej próżni, który umożliwia przygotowywanie próbek (wygrzewanie, bombardowanie jonami, osadzanie adsorbatów) oraz dodatkową charakteryzację powierzchni przez wyznaczanie jej składu chemicznego (spektroskopia elektronów augera, aes) i stanu uporządkowania krystalograficznego (dyfrakcja nisko-energetycznych elektronów, leed). wszystko to pod kontrolą zawartości gazów resztkowych w tym systemie (kwadrupolowy spektrometr mas, rga).</t>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
+      <c r="D122" t="inlineStr">
         <is>
           <t>Obrazowanie 'topografii' powierzchni przewodzących próbek z rozdzielczością atomową.
 wyznaczanie charakterystyk prądowo-napięciowych (i-v, di/dv)</t>
         </is>
       </c>
-      <c r="E121" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>Zgrubne pozycjonowanie xyz: 4 mm x 4 mm x 8 mm
 obszar skanowania: (xy): 6.0 μm x 6.0 μm (@ 300k) 1.5 μm x 1.5 μm (@  10k)
 rozdzielczość skanowania: atomowa
 minimalny dryft termiczny: 0.2 å/h (xy) oraz (0.2 å/dobę (z)
 temperatura próbki: od 10 k (he) do 400 k
 maksymalny rozmiar próbki: 10 mm x 10 mm</t>
         </is>
       </c>
-      <c r="F121" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G121" t="inlineStr">
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H121" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I121" t="inlineStr">
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J121" t="inlineStr">
+      <c r="J122" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K121" t="inlineStr">
+      <c r="K122" t="inlineStr">
         <is>
           <t>Trembułowicz Artur</t>
         </is>
       </c>
-      <c r="L121" t="inlineStr">
+      <c r="L122" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/artur-trembulowicz-10005.html</t>
         </is>
       </c>
-      <c r="M121" t="inlineStr">
+      <c r="M122" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N121" t="inlineStr">
+      <c r="N122" t="inlineStr">
         <is>
           <t>Fizyka powierzchni, stm, uhv</t>
         </is>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" t="inlineStr">
+    <row r="123">
+      <c r="A123" t="inlineStr">
         <is>
           <t>Klaster obliczeniowy wysokiej wydajności teraacmin</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B123" t="inlineStr">
         <is>
           <t>Klaster obliczeniowy</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C123" t="inlineStr">
         <is>
           <t>Klaster obliczeniowy złożony z 2 węzłów obliczeniowych zawierających po dwa procesory amd epyc 9754 i wyposażonych w 384 gb pamięci ram. sumaryczna liczba rdzeni obliczeniowych: 1024.</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
+      <c r="D123" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	obliczenia równoległe w architekturze pamięci współdzielonej, rozproszonej i dwupoziomowej
 	obliczenia typu ab-initio: quantumespresso, vasp
 	narzędzia programistyczne, kompilatory etc.
 	biblioteki obliczeniowe: gsl, lapack, scalapack, mkl, openmpi
 </t>
         </is>
       </c>
-      <c r="E122" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G122" t="inlineStr">
+      <c r="E123" t="inlineStr"/>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I122" t="inlineStr">
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J122" t="inlineStr">
+      <c r="J123" t="inlineStr">
         <is>
           <t>Zakład teorii układów kwantowych</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
+      <c r="K123" t="inlineStr">
         <is>
           <t>Biborski Andrzej</t>
         </is>
       </c>
-      <c r="L122" t="inlineStr">
+      <c r="L123" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/andrzej-biborski-7817.html</t>
         </is>
       </c>
-      <c r="M122" t="inlineStr">
+      <c r="M123" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
-      <c r="N122" t="inlineStr">
+      <c r="N123" t="inlineStr">
         <is>
           <t>Badania, modelowanie, nano, obliczenia numeryczne</t>
         </is>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="inlineStr">
+    <row r="124">
+      <c r="A124" t="inlineStr">
         <is>
           <t>System pulsacyjnej ablacji laserowej</t>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B124" t="inlineStr">
         <is>
           <t>Pioneer 180 pld system</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C124" t="inlineStr">
         <is>
           <t>System pld umożliwia wytwarzanie warstw epitaksjalnych, wielowarstwowych heterostruktur, supersieci i warstw amorficznych z różnych materiałów (metale, niemetale, tlenki, ceramika itp.). system pld jest wyposażony w karuzelę z 6 miejscami na targety (o średnicy 1 cala), co umożliwia wytwarzanie wielowarstwowych heterostruktur (np. lsmo/bto/lsmo, lao/sto itp.) w jednym procesie wzrostu.
 system pld składa się z:
 - śluzy załadowczej do wstępnego pompowania;
 - głównej komory próżniowej o ciśnieniu bazowym ~ 8e-8 torr z możliwością stosowania mieszanin gazowych (tlen, azot i argon) podczas procesu wzrostu warstw;
 - lasera eksimerowego krf uv 248nm compex 110f (częstotliwość impulsów 1 - 100 hz, maksymalna moc 200mj);
 - sytemu pomiarowego rheed firmy stibe instruments.
 do procesu wzrostu można stosować podłoża o średnicy do 2 cali. jeden z uchwytów na próbki jest dedykowany dla podłoży o wymiarach 10x10 mm. podłoże może być obracane w sposób ciągły podczas otrzymywania warstwy (1-30 obr./min, 360°).
 wzrost może odbywać się w zakresie od temperatury pokojowej do 850 °c. szybkość ogrzewania i chłodzenia można regulować cyfrowo z dokładnością do 1 °c/min. grzejnik radiacyjny jest kompatybilny z tlenem do 1 atm (760 torr) o2. jest on montowany od góry uchwytu do próbek z powierzchnią podłoża skierowaną do dołu.
 technika rheed jest również kompatybilna z tlenem do ~ 1e-3 torr o2. diagnostyka rheed in-situ umożliwia badanie struktury krystalicznej i kinetyki wzrostu cienkich warstw. kontrola oscylacji rheed operando, tj. podczas wzrostu warstwy, umożliwia kontrolę grubości warstwy na poziomie komórki elementarnej.</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
+      <c r="D124" t="inlineStr">
         <is>
           <t>System ablacji laserowej pozwala na otrzymywanie epitaksjalnie wielowarstwowych układów, o dobrej kontroli grubości dzięki pomiarom in situ za pomocą metody rheed.
 metoda rheed pozwala również na badanie odpowiednio przygotowanych próbek pod kątem ich struktury krystalograficznej, a także kontroli jakości mikrostruktury po procesach trawienia do poziomu warstw atomowych.</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G123" t="inlineStr">
+      <c r="E124" t="inlineStr"/>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H123" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I123" t="inlineStr">
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J123" t="inlineStr">
+      <c r="J124" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K123" t="inlineStr">
+      <c r="K124" t="inlineStr">
         <is>
           <t>Naumov Andrii</t>
         </is>
       </c>
-      <c r="L123" t="inlineStr">
+      <c r="L124" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/andrii-naumov-9421.html</t>
         </is>
       </c>
-      <c r="M123" t="inlineStr">
+      <c r="M124" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N123" t="inlineStr">
+      <c r="N124" t="inlineStr">
         <is>
           <t>Ablacja laserowa, cienkie warstwy, nanostruktury, osadzanie laserem impulsowym, pld, rheed</t>
         </is>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" t="inlineStr">
+    <row r="125">
+      <c r="A125" t="inlineStr">
         <is>
           <t>Mikroskop metalograficzny (clean room) nikon eclipse lv150n</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B125" t="inlineStr">
         <is>
           <t>Nikon eclipse lv150n</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C125" t="inlineStr">
         <is>
           <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.
 mikroskop znajduje się w clean roomie. do pomiarów prowadzonych poza clean roomem wykorzystywany jest mikroskop: https://oferta-badawcza.agh.edu.pl/equipment/mikroskop-metalograficzny/</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
+      <c r="D125" t="inlineStr">
         <is>
           <t>Mikroskop świetlny (lm) umożliwia obrazowanie w świetle odbitym w jasnym polu (bf), ciemnym polu (df), świetle spolaryzowanym (pol) oraz kontraście interferencyjnym tzw. kontraście nomarskiego (dic). posiada w pełni zmotoryzowany stolik (x,y,z), pozwalający na automatyczne robienie zdjęć w powiększonej głębi ostrości (edf), wraz z trójwymiarowym obrazowaniem powierzchni, a także pozwala na automatyczne skanowanie całych zgładów metalograficznych w wysokiej rozdzielczości.</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="G124" t="inlineStr">
+      <c r="E125" t="inlineStr"/>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I124" t="inlineStr">
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J124" t="inlineStr">
+      <c r="J125" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K124" t="inlineStr">
+      <c r="K125" t="inlineStr">
         <is>
           <t>Jurzecka-Szymacha Maria</t>
         </is>
       </c>
-      <c r="L124" t="inlineStr">
+      <c r="L125" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/maria-jurzecka-szymacha-7600.html</t>
         </is>
       </c>
-      <c r="M124" t="inlineStr">
+      <c r="M125" t="inlineStr">
         <is>
           <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N124" t="inlineStr">
+      <c r="N125" t="inlineStr">
         <is>
           <t>Cleanroom, mikroskop, mikroskop optyczny, mikroskopia</t>
         </is>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" t="inlineStr">
+    <row r="126">
+      <c r="A126" t="inlineStr">
         <is>
           <t>Chłodziarka rozcieńczalnikowa z magnesem</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B126" t="inlineStr">
         <is>
           <t>Triton 200</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C126" t="inlineStr">
         <is>
           <t>Chłodziarka rozcieńczalnikowa 3he/4he pracująca w cyklu zamkniętym pozwala na osiągnięcie i ustabilizowanie temperatur w zakresie od 10 mk do 30 k. moc chłodząca w temperaturze 100 mk wynosi 200 µw, a w 20 mk 4 µw. zintegrowany magnes nadprzewodzący pozwala na wytworzenie pola magnetycznego do 14 t.
 unikalny system wymiany próbek pozwala na zmianę próbki w temperaturze 10 k. dzięki czemu czas potrzebny na wymianę i schłodzenie próbki do temperatury 100 mk to 72 h.
 chłodziarka wyposażona jest w 2 wiązki składające się z 12 par przewodów do pomiarów stałoprądowych. jedna wiązka wykonana jest z konstantanu a druga (nadprzewodząca) z cu/nbti. do dyspozycji jest również 8 przewodów koncentrycznych pozwalających na wykonywanie pomiarów zmiennoprądowych do 500 mhz.
 pomiar temperatury przeprowadzany jest za pomocą termometrów ruo2 wykalibrowanych od temperatury 50 mk do 30 k. dokładny pomiar w temperaturach &lt; 50 mk jest możliwy dzięki zastosowaniu termometru wzorcowego cmn oraz kaskadowego termometru nadprzewodzącego srd1000.
 podstawowe parametry: minimalna temperatura:           &lt; 10 mk. moc chłodząca w 100 mk:        200 µw. moc chłodząca w 20 mk:          4 µw. czas wymiany próbki:              72 h. liczba dostępnych przewodów dc: 24 (konstantan lub cu/nbti). liczba dostępnych przewodów ac: 8 przewodów koncentrycznych do 500 mhz.</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
+      <c r="D126" t="inlineStr">
         <is>
           <t xml:space="preserve">
 	pomiary transportu elektronowego, efektu halla i magnetooporu wykonywane zarówno techniką dc jak i ac w funkcji temperatury lub w funkcji pola magnetycznego.
 	pomiary ciepła właściwego odbywa się przy stałym ciśnieniu cp. jest to pomiar metodą relaksacyjną, łączącą w sobie dużą dokładność pomiaru z nieskomplikowanymi technikami analizy wyników.
 </t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">Parametry pomiaru transportu elektronowego:
 	rozmiary próbki: 5 x 8 x 3 mm (szer. x dług. x wys.).
 	imax: 10 ma.
 	u: 100 nv – 10 v.
 	50 mk &lt; t &lt; 30 k.
 	0 t &lt; b &lt; 14 t.
 parametry pomiaru ciepła właściwego:
 	rozmiary próbki: 5 x 3 x 1 mm (szer. x dług. x wys.).
 	50 mk &lt; t &lt; 30 k.
 	0 t &lt; b &lt; 14 t.
 </t>
         </is>
       </c>
-      <c r="F125" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G125" t="inlineStr">
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
         <is>
           <t>Aparatura udostępniania na zasadach wynikających z regulaminu korzystania z infrastruktury badawczej acmin. (https://acmin.agh.edu.pl/home/acmin/5_wspolpraca/aparatura/zasady_i_koszty_korzystania_z_infrastruktury_badawczej_acmin.pdf)</t>
         </is>
       </c>
-      <c r="H125" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I125" t="inlineStr">
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
         <is>
           <t>Akademickie centrum materiałów i nanotechnologii</t>
         </is>
       </c>
-      <c r="J125" t="inlineStr">
+      <c r="J126" t="inlineStr">
         <is>
           <t>Zakład efektów kwantowych w nanostrukturach</t>
         </is>
       </c>
-      <c r="K125" t="inlineStr">
+      <c r="K126" t="inlineStr">
         <is>
           <t>Chrobak Maciej</t>
         </is>
       </c>
-      <c r="L125" t="inlineStr">
+      <c r="L126" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/maciej-chrobak-8494.html</t>
         </is>
       </c>
-      <c r="M125" t="inlineStr">
+      <c r="M126" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N125" t="inlineStr">
+      <c r="N126" t="inlineStr">
         <is>
           <t>Ciepło własciwe, efekt halla, temperatury sub-kelwinowe, transport elektronowy, transport kwantowy</t>
-        </is>
-[...78 lines deleted...]
-          <t>Sorpcja gazów, wodorki, wodór</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Profilometr do pomiarów warstw o wymiarach nanometrycznych</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Profilometr bruker dektakxt</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Profilometr igłowy stykowy służący badaniu chropowatości oraz falistości powierzchni z rozdzielczością 1 a oraz powtarzalnością na poziomie 4 a≤ (angstrem).</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Aparatura pozwala na mierzenie grubości nanoszonych przez użytkownika cienkich warstw, tworzenie profili w określonych kierunkach i eksport wartości, wraz z przeliczeniem chropowatości.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>