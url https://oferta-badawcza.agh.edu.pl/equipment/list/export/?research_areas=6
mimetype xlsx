--- v2 (2026-02-08)
+++ v3 (2026-06-28)
@@ -493,833 +493,835 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t>Superkomputer helios</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Superkomputer helios</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Superkomputer helios to system zainstalowany w ack cyfronet agh, a powstały w wyniku prac realizowanych w koordynowanym przez cyfronet projekcie narodowa infrastruktura superkomputerowa dla eurohpc – eurohpc pl. superkomputer został zbudowany według projektu cyfronetu przez hewlett-packard enterprise w oparciu o platformę hpe cray ex4000 i składa się z trzech partycji obliczeniowych:
+	cpu wyposażonej w 98 304 rdzenie obliczeniowe amd zen4 oraz 288,8 tb pamięci operacyjnej ddr5,
+	gpu wyposażonej w 440 superczipów nvidia grace hopper gh200,
+	int dla pracy interaktywnej, wyposażonej w 24 akceleratory nvidia h100 i szybką lokalną pamięć nvme.
+helios osiąga 37 petaflops teoretycznej mocy obliczeniowej. 
+podsystem dyskowy heliosa składa się z dwóch rodzajów systemów plików lustre: scratch o pojemności 1,5 pb i prędkości ponad 1,8 tb/s oraz project o pojemności 16 pb i prędkości niemal 200 gb/s. wszystkie komponenty superkomputera połączone są ze sobą siecią slingshot o prędkości 200 gb/s. platforma hpe cray ex4000, w oparciu o którą zbudowano heliosa, jest także używana w budowie jednych z najszybszych superkomputerów na świecie (el capitan, frontier) oraz w europie (lumi). dzięki bezpośredniemu chłodzeniu cieczą partycji cpu i gpu, możliwe jest osiągnięcie bardzo niskiego wskaźnika pue (power usage effectiveness) dla systemu, a w efekcie zwiększenie jego efektywności energetycznej i obniżenie kosztów eksploatacji. dodatkowo, odzyskane w ten sposób ciepło może być wykorzystane do ogrzewania.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Helios jest dostępny zarówno dla jednostek naukowych, jak i podmiotów gospodarki i administracji publicznej. superkomputer wspiera rozwój innowacyjnych badań oraz przyspieszenie wprowadzania na rynek opartych na nich technologii. moc obliczeniowa heliosa dla obliczeń ai to 1,8 exaflops.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/). więcej informacji znajduje się pod adresem url: https://www.cyfronet.pl/pl/offer/how-to-use-the-resources</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Akademickie centrum komputerowe cyfronet agh</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Magryś Marek</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Superkomputer athena</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Superkomputer athena</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Athena osiąga teoretyczną moc obliczeniową ponad 7,7 pflops. do momentu instalacji heliosa był to najszybszy superkomputer w polsce.
+athena dostarcza polskiemu środowisku naukowemu i gospodarce zasoby obliczeniowe oparte na procesorach i akceleratorach gpgpu wraz z niezbędnym podsystemem składowania danych opartym na bardzo szybkich pamięcia flash. konfiguracja atheny obejmuje: 48 serwerów z procesorami amd epyc i 1 tb pamięci ram (w sumie 6144 rdzenie obliczeniowe cpu) oraz 384 karty gpgpu nvidia a100.
+niezbędnym elementem umożliwiającym wykorzystanie tak dużej mocy obliczeniowej w efektywny sposób jest zapewnienie wysokowydajnej sieci wewnętrznej superkomputera (infiniband hdr o przepustowości 4 x 200 gb/s na serwer) oraz bardzo szybkiego podsystemu dyskowego. jest on zbudowany w oparciu o otwarte oprogramowanie lustre oraz dedykowane serwery dyskowe wyposażone w pamięci flash w standardzie nvme.
+architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki oraz wielu innych dziedzin nauki.
+moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflopsów.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki i wielu innych dziedzin nauki. moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflops.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Akademickie centrum komputerowe cyfronet agh</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Magryś Marek</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t>Platforma badawczo-rozwojowa dla inteligentnych wieloagentowych robotycznych systemów rojowych</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>Platforma badawczo-rozwojowa dla inteligentnych wieloagentowych robotycznych systemów rojowych</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>Roboty rosbot xl firmy husarion – uniwersalne, natywne dla ros 2 autonomiczne platformy mobilne przeznaczone do zastosowań badawczo-rozwojowych i szybkiego prototypowania w warunkach indoor. konstrukcja mechaniczna oparta jest na sztywnej ramie z malowanej proszkowo płyty aluminiowej (podwozie 1,5 mm, płyta górna 3 mm), co zapewnia wysoką wytrzymałość przy zachowaniu niewielkiej masy. typowe wymiary platformy (bez dodatkowych sensorów) wynoszą ok. 332 × 325 × 133,5 mm, masa ok. 5,38 kg. maksymalna prędkość liniowa robota to ok. 0,8 m/s (≈ 3 km/h), maksymalna prędkość kątowa 180°/s, a dopuszczalne obciążenie użyteczne sięga 10 kg. napęd stanowią cztery silniki prądu stałego z przekładniami i enkoderami inkrementalnymi, pozwalające na precyzyjne sterowanie ruchem i estymację odometrii. robot dostarczany jest z dwoma kompletami kół: klasycznymi kołami ogumionymi oraz kołami mecanum umożliwiającymi ruch holonomiczny (jazda w bok, ruchy diagonalne), co istotnie zwiększa manewrowość platformy w ograniczonych przestrzeniach laboratoryjnych.</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>1. autonomiczna nawigacja i lokalizacja 
 2. percepcja, wizyjne systemy percepcyjne i ai 
 3. sterowanie zespołem robotów, formacje i roje 
 4. integracja z systemami zewnętrznymi i przemysłem 4.0 
 5. zastosowania edukacyjne i dydaktyczne</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">1. pomiary kinematyczne i położenia 
 2. pomiary środowiska i otoczenia 
 3. pomiary czasowe i eksperymentalne 
 4. pomiary energetyczne i obciążenia 
 5. rejestracja i przetwarzanie danych </t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>Wedle uzgodnień</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>Katedra automatyki i robotyki</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>Laboratorium sztucznej inteligencji i pojazdów autonomicznych</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>Długosz Marek</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-dlugosz-5524.html</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>Mobilny robot autonomiczny, platforma badawcza ros 2, robotyka mobilna indor</t>
-        </is>
-[...131 lines deleted...]
-          <t>Automatyzacja, badania laboratryjne, prototypowanie, robotyka</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
+          <t>Stanowisko pomiarowe z kamerą hiperspektralną specim fx 17e</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Stanowisko pomiarowe z kamerą hiperspektralną specim fx 17e</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Stanowisko pomiarowe składa się z kamery hiperspektralnej specim fx17e, oprogramowania specim insight v1.3 i specim lumo recorder oraz platformy inferencyjnej specim cube gige. specim fx17e to przemysłowa kamera pracująca w zakresie bliskiej podczerwieni (swir, 900–1700 nm), działająca w trybie skanowania liniowego. rejestruje obraz w 224 kanałach spektralnych i 640 punktach przestrzennych. kamera wyposażona jest w interfejs gige vision, wbudowaną migawkę kalibracyjną i kompaktową obudowę o klasie szczelności ip52. specim insight umożliwia przeglądanie i analizę danych hiperspektralnych oraz budowę modeli klasyfikacyjnych. specim lumo recorder służy do akwizycji danych i sterowania parametrami pomiaru. platforma cube gige, oparta na układzie nvidia xavier, pozwala na uruchamianie modeli klasyfikacyjnych w czasie rzeczywistym. elementem stanowiska jest również komputer stacjonarny do obsługi urządzenia.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Kamera specim fx17e znajduje zastosowanie w badaniach materiałowych, analizie składu chemicznego, ocenie wilgotności, sortowaniu materiałów, kontroli jakości oraz inspekcji produktów w przemyśle spożywczym, chemicznym, farmaceutycznym i recyklingu.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Fx17e rejestruje dane w zakresie 900–1700 nm z rozdzielczością spektralną ok. 8 nm (fwhm). posiada 224 kanały spektralne i 640 pikseli wzdłuż linii skanującej. prędkość akwizycji w pełnym zakresie wynosi do 527 fps, a w trybie mroi może osiągać ponad 15 000 fps. stosunek sygnału do szumu (snr) sięga 1000:1.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Centrum doskonałości sztucznej inteligencji</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>Brodzicki Andrzej</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/andrzej-brodzicki-9722.html</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Kamera hiperspektralna, specim</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Maszyna czasu rzeczywistego</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Maszyna czasu rzeczywistego</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Maszyna czasu rzeczywistego speedgoat skalowalny, wysokowydajny system testowy działający w czasie rzeczywistym do symulacji sprzętowej (hil) i szybkiego prototypowania sterowania. system jest wyposażony w wydajny wielordzeniowy procesor zapewniający integrację z środowiskiem matlab (matlab r2021a lub nowszy) i układy fpga programowalne w simulink poprzez simulink real-time, co pozwala osiągnąć częstotliwości próbkowania w pętli zamkniętej sięgające zakresu mhz.
+kompletna maszyna czasu rzeczywistego: procesor intel core i7 4,2 ghz , 64 gb pamięci ram, pamięć flash 120 gb, 2tb ssd,  akcesoria: io135 - moduł analogowego wejścia/wyjścia 16-bitowego o niskim opóźnieniu z 32 różnicowymi jednoczesnymi kanałami wejścia analogowego  io334-325k-10v - programowalny moduł wejść/wyjść oparty na układzie fpga simulink z 16 x 5 mhz jednoczesnym próbkowaniem 16-bitowym  moduł ttl-optyczny  - moduł kondycjonujący sygnał, przekształcający 8 sygnałów ttl na wyjścia optyczne. optical-to-ttl module  - moduł kondycjonowania sygnału przekształcający 8 optycznych sygnałów wejściowych na ttl. bce12-0805 - moduł emulatora ogniw  akumulatorowych z 12 niezależnymi i izolowanymi kanałami do 8 v i 5 a każdy, do emulowania zachowania akumulatora i przeprowadzania precyzyjnych testów systemów zarządzania akumulatorami aż do poziomu ogniw.   fiu12-1 - moduł symulowania awarii  programowalna jednostka symulowania awarii z 12 niezależnymi kanałami do emulacji awarii ogniw. tse12-1000-1 - moduł emulatora czujnika temperatury  z 12 niezależnymi kanałami o wysokiej precyzji do precyzyjnej symulacji profili temperatury w szerokim zakresie warunków temperaturowych.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Testowanie, walidacjia i prototypowanie w czasie rzeczywistym przy użyciu środowiska matlab/simulink.  prototypowanie sterowania w czasie rzeczywistym (rcp) hardware-in-the-loop (hil) szybkie przetwarzanie sygnałów komunikacja i integracja sprzętowa testowanie systemów czasu rzeczywistego badania układów mechatronicznych i robotycznych bezpośrednia współpraca z matlab/simulink</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Udostępnienie bezpłatne lub komercyjne w laboratorium ilb, albo wypożyczenie bezpłatne lub komercyjne każdorazowo na podstawie zgody rady naukowej ilb</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Biuro administracyjne wydziału</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>Penczek Adam</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/adam-penczek-5333.html</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>Automatyzacja, badania laboratryjne, prototypowanie, robotyka</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
           <t>Oscyloskop minimum 4-kanałowy</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>Oscyloskop minimum 4-kanałowy i z pasmem analogowym 4.0 ghz oraz kompatybilnym z posiadanymi już sondami tdp1500, tdp3500, tivh08</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>Oscyloskop sygnałów mieszanych tektronix mso64b-6-bw-4000 zapewnia wysoką  jakość sygnałów pomiarowych do dalszej analizy i debugowania współczesnych systemów wbudowanych z zegarami i magistralami o częstotliwościach rzędu pojedynczych gigaherców. urządzenie wyposażono w interfejs dotykowy, duży wyświetlacz 15,6” oraz wejścia flexchannel, które pozwalają mierzyć jeden sygnał analogowy lub osiem sygnałów cyfrowych na kanał.</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>Pomiary, analiza, obrazowanie sygnałów elektrycznych o dużej dynamice zmian.</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>Analogowe pasmo pracy każdego kanału: 4ghz
 częstotliwość próbkowania: 25gsps (4 kanały), 50gsps (2 kanały)
 długość rekordu pamięci dla każdego kanału: 1gs próbek.</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>Analiza, obrazowanie, obrazowanie sygnałów, oscyloskop, oscyloskop cyfrowy, pomiar, sygnał</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" t="inlineStr">
+    <row r="8">
+      <c r="A8" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej 1mhz do 1000 mhz</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>Generator arbitralny</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej od 1mhz do 1000 mhz pozwalający na generację sygnałów w trybie dwukanałowym i impedancji wyjściowej 50 ohm.
 generator arbitralny siglent sdg7102a oferuje dwa kanały o paśmie do 1 ghz, maksymalnej częstotliwości próbkowania 5 gsa/s i rozdzielczości 14 bitów. umożliwia generowanie przebiegów arbitralnych, sygnałów wektorowych oraz typowych sygnałów testowych, takich jak dc, pulse, noise czy prbs. obsługuje funkcje modulacji, przemiatania, burst-u i synchronizacji kanałów, a wyjścia różnicowe lub single-ended zapewniają amplitudę do ±24 v. dzięki unikalnym cechom sdg7102a idealnie sprawdza się w zaawansowanych testach i badaniach sygnałów wysokiej częstotliwości i dużych amplitudach.</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>Rodzaje przebiegów wyjściowych:
 sinus, prostokąt, impuls (możliwość regulacji zbocza narastającego i opadającego niezależnie), dc, szum biały. możliwość zdefiniowania dowolnego przebiegu na dwóch kanałach.
 zakres częstotliwości pracy:
 - przebieg sinusoidalny: 1 mhz do 1000 mhz;
 - przebieg impulsowy: 1 mhz do 300 mhz;
 generowanie sygnałów elektronicznych analogowych oraz cyfrowych.</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>Pasmo pracy każdego kanału: 1 ghz
 częstotliwość próbkowania: 5 gsps
 maksymalna długość pamięci dla każdego kanału: 512 mpts.</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>Generator, generator arbitralny, modulacja, pasmo, przemiatanie, sygnał</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" t="inlineStr">
+    <row r="9">
+      <c r="A9" t="inlineStr">
         <is>
           <t>Skaner laserowy emesent hovermap stx (lidar)</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>Skaner laserowy emesent hovermap stx</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>Emesent hovermap st-x to zaawansowany mobilny system mapowania lidar, który łączy wysokowydajne skanowanie laserowe z wszechstronnymi możliwościami montażu. zaprojektowany do pracy w różnorodnych środowiskach - wewnętrznych, zewnętrznych, podziemnych, oraz w miejscach pozbawionych sygnału gps. umożliwia szybkie, bezpieczne i precyzyjne pozyskiwanie danych 3d. hovermap st-x może być montowany na dronach, pojazdach, plecakach lub używany ręcznie, co czyni go wyjątkowo elastycznym rozwiązaniem do skanowania z powietrza i z poziomu gruntu. jego wytrzymała obudowa o klasie szczelności ip65 zapewnia niezawodną pracę w trudnych warunkach terenowych, takich jak kurz, wilgoć czy nierówne podłoże. funkcje autonomii, takie jak nawigacja po punktach trasy i unikanie przeszkód, umożliwiają realizację długich misji w złożonych lub niebezpiecznych środowiskach, w których sterowanie ręczne byłoby trudne lub ryzykowne.</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>To urządzenie otwiera szerokie możliwości badawcze w dziedzinach takich jak analiza geoprzestrzenna, monitoring środowiska, archeologia, górnictwo czy inspekcja infrastruktury. dzięki zdolności do działania bez sygnału gps doskonale sprawdza się w mapowaniu podziemnych wyrobisk, tuneli czy gęstych koron drzew. naukowcy mogą go używać do dokumentowania zabytków, monitorowania erozji, analizy roślinności lub tworzenia dokładnych modeli 3d istniejących obiektów.</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>Urządzenie wykorzystuje wysokiej klasy sensor lidar z 32 kanałami, zdolny do rejestracji do 1,92 miliona punktów na sekundę w trybie wielo-odbiciowym. umożliwia to tworzenie gęstych i szczegółowych chmur punktów 3d. urządzenie ma zasięg do 300 metrów. zachowuje wysoką precyzję, z dokładnością rzędu ±10 mm w zamkniętych przestrzeniach.</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>Centrum doskonałości sztucznej inteligencji</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr"/>
-      <c r="K7" t="inlineStr">
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
         <is>
           <t>Brodzicki Andrzej</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/andrzej-brodzicki-9722.html</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>Lidar, skaner</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" t="inlineStr">
+    <row r="10">
+      <c r="A10" t="inlineStr">
         <is>
           <t>Mobilny robot kroczący</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <t>Robot kroczący spot</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Spot to kroczący, autonomiczny robot mobilny wyposażony w 5 kamer stereowizyjnych, które umożliwiają omijanie przeszkód oraz poruszanie się po trudnym terenie. robot posiada możliwość pracy w trybie autonomicznym, zbierania danych, integracji z urządzeniami pomiarowymi oraz komunikacji zdalnej. dodatkowo platforma mobilna została wyposażona przez zespół badawczy w zintegrowany moduł diagnostyczny jako element rozszerzający funkcjonalność badawczą platformy mobilnej.
  </t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>Inspekcja środowisk przemysłowych w tym badań nieniszczących
 mapowanie terenu oraz wykonywanie segmentacji semantycznej
 eksploracja nieznanego terenu
 algorytmy kognitywne oraz autonomiczne podejmowanie decyzji
 transport sprzętu badawczego
 zadania manipulacyjne (w przypadku wyposażenia w manipulator)</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>Robot jest wyposażony w opracowany moduł inspekcyjny składający się z kamery termowizyjnej, kamery akustyczne, czujnika lidar, kamery 360, czujnika metanu oraz komputera pokładowego.
 robot może również zostać wyposażony w inne czujniki np. skaner laserowy.
 platforma posiada moduły rozszerzeń core io oraz gxp, które umożliwiają prostą integrację sprzętu pomiarowego. rodzaj i typ sprzętu ograniczony jest jedynie przez wagę (i objętość) oraz wymaganą moc.</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań.  w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>Zespół robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>Koszyk Joanna</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/joanna-koszyk-10624.html</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>Robot autonomiczny, robot kroczący, robotyka, robotyka mobilna</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" t="inlineStr">
+    <row r="11">
+      <c r="A11" t="inlineStr">
         <is>
           <t>Wirtualne laboratorium komputerowe w.i.m.i r.</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>Wirtualne laboratorium komputerowe w.i.m.i r.</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>Wirtualne laboratorium komputerowe zostało opracowane i wdrożone w 2023r. na wydziale inżynierii mechanicznej i robotyki. wdrożone laboratorium umożliwia prowadzenie prac projektowych i realizację analiz numerycznych z zastosowanie klastra komputerowego składającego się z  3 serwerów opartych o procesory intel xeon (łącznie 96 rdzeni i 1,1tb ram) oraz 3 kart gpu nvidia ampere a40  48 gb .
 laboratorium umożliwia zdalne oraz hybrydowe prowadzenie zajęć na zainstalowanym oprogramowaniu zarówno z terenu uczelni jak również z dowolnego miejsca na świecie poprzez połączenie vpn. zasoby serwerów a co za tym idzie również laboratorium mogą być wykorzystane również do badań naukowych.</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>Aparatura przeznaczona do wspomagania procesów projektowania wykorzystujących cad/cae  jak również wysokowydajnych symulacji naukowych (hpc),</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr"/>
-      <c r="F9" t="inlineStr">
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki bada</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>Katedra robotyki i mechatroniki</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr"/>
-      <c r="K9" t="inlineStr">
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
         <is>
           <t>Mańka Michał</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/michal-manka-7202.html</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>Cad, modelowanie, symulacje, wirtualizacja zasobów</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" t="inlineStr">
+    <row r="12">
+      <c r="A12" t="inlineStr">
         <is>
           <t>Mobilny robot kroczący spot</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>Robot kroczący spot</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t>Spot to kroczący, autonomiczny robot mobilny, który porusza się po różnym (w tym trudnym) terenie. posiada możliwość pracy autonomicznej, zbierania danych, integracji z urządzeniami pomiarowymi oraz komunikacji zdalnej.</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>Mapowanie terenu
 zastosowanie jako platforma do transportu sprzętu badawczego
 zadania manipulacyjne (w przypadku wyposażenia w manipulator)</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>Robot może być wyposażony w różnego rodzaju sprzęt pomiarowy: np. kamery (w tym kamery termowizyjne), mikrofony, czujniki akustyczne, lidary i wielle innych. rodzaj i typ sprzętu ograniczony jest jedynie przez wagę (i objętość).</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>Infrastruktura udostępniana jest bezpłatnie w przypadku realizowanych wspólnie projektów/grantów z jednostkami organizacyjnymi agh oraz podmiotami zewnętrznymi, w których operator/opiekun urządzenia jest członkiem zespołu publikującego wyniki badań. w przypadku braku udokumentowanych, potwierdzonych przez kierownika jednostki umiejętności obsługi urządzenia korzystanie z niego możliwe jest tylko w obecności przeszkolonego operatora/opiekuna.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>Centrum doskonałości sztucznej inteligencji</t>
-        </is>
-[...133 lines deleted...]
-          <t>Akademickie centrum komputerowe cyfronet agh</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Magryś Marek</t>
+          <t>Brodzicki Andrzej</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/andrzej-brodzicki-9722.html</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
+          <t>Robot, robot kroczący, robotyka mobilna</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Serwer macierzowy hpe alletra 6010</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Serwer macierzowy hpe alletra 6010</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Serwer macierzowy hpe alletra 6010 dający możliwość gromadzenia danych na łącznej powierzchni dyskowej 23tb (12 bardzo szybkich dysków nvme o pojemności 1.92tb każdy).</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Mozliwosć gromadzenia dużych ilości danych cyfrowych na ultraszybkich dyskach nvme</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>