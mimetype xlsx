--- v1 (2026-02-09)
+++ v2 (2026-05-09)
@@ -493,628 +493,643 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
+          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
+          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Stanowisko pomiarowe składa się z wektorowego analiza sieci rohde &amp; schwarz zna67 z opcją b16, mechanicznego kitu kalibracyjnego rohde &amp; schwarz zn-z218, dwóch tunerów impedancji focus microwaves c6720b wraz z oprogramowaniem sterującym, dwóch układów polaryzacji focus microwaves bt0167-12-p, terminatora te67-5-39,  zestawu kabli junkosha mwx061-00914vmsvms/b oraz zestawu adapterów między standardem 1.85 mm oraz większymi.</t>
+          <t xml:space="preserve">Komora próżniowa z magnetronami dc i rf oraz źródłem jonów kdc40.
+1.dwa źródła magnetronowe  
+kołnierz montażowy: dn 100cf
+max. moc (dc ): 400 w dc
+max. moc (rf ): 400 w rf
+max. napięcie (dc): 1200 v
+złącze dc/rf: typ 7/16
+2.zasilacz magnetronowy
+moc wyjściowa: 600w z możliwością rozszerzenia do 2400w
+prąd wyjściowy: od 1m do 1200 ma z możliwością rozszerzenia do 4.8a z
+przełącznik dla 3 magnetronów z kontrolą przesłon
+3.manipulator ręczny
+zakres 100 mm
+4.pokrywa komory z wciągnikiem  
+kołnierz dn 1 00cf
+5.aktualizacja oprogramowania </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stanowisko służące do pełnej wektorowej charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz. stanowisko to umożliwi pomiar zespolonych współczynników odbicia oraz transmisji dowolnych wielowrotników przy arbitralnie ustalanym punkcie pracy. </t>
+          <t>Nanoszenie cienkich warstw metalicznych i dielektrycznych. trawienie jonowe warstw metalicznych i dielektrycznych</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Czterowrotowy pomiar zespolonych parametrów rozproszenia w paśmie 10 mhz do 67 ghz w systemie impedancji 50 ohm lub dwuwrotowy pomiar z możliwością strojenia impedancji wejściowej i wyjściowej widzianych przez badane urządzenie. </t>
+          <t>Brak</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Wewnętrzny tylko dla agh, zewnętrzny w formie zlecenia na pomiary prowadzone przez przeszkolonego pracownika agh
-aparatura udostępniana jest do użytku dla pracowników i doktorantów agh po odbyciu szkolenia z obsługi urządzenia i po potwierdzeniu niezbędnych umiejętności przez osobę kontaktową lub innego upoważnionego pracownika. aparatura znajduje się w pokoju 09 w budynku d-5. dostęp do tej części budynku jest ograniczony i możliwy tylko dla osób uprawnionych lub pod nadzorem osoby uprawnionej</t>
+          <t>Ustalane indywidualnie</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Wydział informatyki, elektroniki i telekomunikacji</t>
+          <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Instytut elektroniki</t>
+          <t>Laboratorium z-11/piotr wiśniowski pwis@agh.edu.pl; bartłomiej szafraniak szafrani@agh.edu.pl, łukasz fuśnik lfusnik@agh.edu.pl</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Sorocki Jakub</t>
+          <t>Wiśniowski Piotr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/jakub-sorocki-8555.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/piotr-wisniowski-6550.html</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Mikrofala, obwody, pomiar, stanowisko</t>
+          <t>Nanoszenie cienkich warstw, trawienie cienkich warstw</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Stanowisko do charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Stanowisko pomiarowe składa się z wektorowego analiza sieci rohde &amp; schwarz zna67 z opcją b16, mechanicznego kitu kalibracyjnego rohde &amp; schwarz zn-z218, dwóch tunerów impedancji focus microwaves c6720b wraz z oprogramowaniem sterującym, dwóch układów polaryzacji focus microwaves bt0167-12-p, terminatora te67-5-39,  zestawu kabli junkosha mwx061-00914vmsvms/b oraz zestawu adapterów między standardem 1.85 mm oraz większymi.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stanowisko służące do pełnej wektorowej charakteryzacji aktywnych obwodów mikrofalowych w pasmie do 67 ghz. stanowisko to umożliwi pomiar zespolonych współczynników odbicia oraz transmisji dowolnych wielowrotników przy arbitralnie ustalanym punkcie pracy. </t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Czterowrotowy pomiar zespolonych parametrów rozproszenia w paśmie 10 mhz do 67 ghz w systemie impedancji 50 ohm lub dwuwrotowy pomiar z możliwością strojenia impedancji wejściowej i wyjściowej widzianych przez badane urządzenie. </t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Wewnętrzny tylko dla agh, zewnętrzny w formie zlecenia na pomiary prowadzone przez przeszkolonego pracownika agh
+aparatura udostępniana jest do użytku dla pracowników i doktorantów agh po odbyciu szkolenia z obsługi urządzenia i po potwierdzeniu niezbędnych umiejętności przez osobę kontaktową lub innego upoważnionego pracownika. aparatura znajduje się w pokoju 09 w budynku d-5. dostęp do tej części budynku jest ograniczony i możliwy tylko dla osób uprawnionych lub pod nadzorem osoby uprawnionej</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Wydział informatyki, elektroniki i telekomunikacji</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Instytut elektroniki</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Sorocki Jakub</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/jakub-sorocki-8555.html</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Mikrofala, obwody, pomiar, stanowisko</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t>Oscyloskop minimum 4-kanałowy</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>Oscyloskop minimum 4-kanałowy i z pasmem analogowym 4.0 ghz oraz kompatybilnym z posiadanymi już sondami tdp1500, tdp3500, tivh08</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t>Oscyloskop sygnałów mieszanych tektronix mso64b-6-bw-4000 zapewnia wysoką  jakość sygnałów pomiarowych do dalszej analizy i debugowania współczesnych systemów wbudowanych z zegarami i magistralami o częstotliwościach rzędu pojedynczych gigaherców. urządzenie wyposażono w interfejs dotykowy, duży wyświetlacz 15,6” oraz wejścia flexchannel, które pozwalają mierzyć jeden sygnał analogowy lub osiem sygnałów cyfrowych na kanał.</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>Pomiary, analiza, obrazowanie sygnałów elektrycznych o dużej dynamice zmian.</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>Analogowe pasmo pracy każdego kanału: 4ghz
 częstotliwość próbkowania: 25gsps (4 kanały), 50gsps (2 kanały)
 długość rekordu pamięci dla każdego kanału: 1gs próbek.</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>Analiza, obrazowanie, obrazowanie sygnałów, oscyloskop, oscyloskop cyfrowy, pomiar, sygnał</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" t="inlineStr">
+    <row r="5">
+      <c r="A5" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej 1mhz do 1000 mhz</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>Generator arbitralny</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>Generator funkcyjny / arbitralny dwukanałowy pracujący w paśmie co najmniej od 1mhz do 1000 mhz pozwalający na generację sygnałów w trybie dwukanałowym i impedancji wyjściowej 50 ohm.
 generator arbitralny siglent sdg7102a oferuje dwa kanały o paśmie do 1 ghz, maksymalnej częstotliwości próbkowania 5 gsa/s i rozdzielczości 14 bitów. umożliwia generowanie przebiegów arbitralnych, sygnałów wektorowych oraz typowych sygnałów testowych, takich jak dc, pulse, noise czy prbs. obsługuje funkcje modulacji, przemiatania, burst-u i synchronizacji kanałów, a wyjścia różnicowe lub single-ended zapewniają amplitudę do ±24 v. dzięki unikalnym cechom sdg7102a idealnie sprawdza się w zaawansowanych testach i badaniach sygnałów wysokiej częstotliwości i dużych amplitudach.</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>Rodzaje przebiegów wyjściowych:
 sinus, prostokąt, impuls (możliwość regulacji zbocza narastającego i opadającego niezależnie), dc, szum biały. możliwość zdefiniowania dowolnego przebiegu na dwóch kanałach.
 zakres częstotliwości pracy:
 - przebieg sinusoidalny: 1 mhz do 1000 mhz;
 - przebieg impulsowy: 1 mhz do 300 mhz;
 generowanie sygnałów elektronicznych analogowych oraz cyfrowych.</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>Pasmo pracy każdego kanału: 1 ghz
 częstotliwość próbkowania: 5 gsps
 maksymalna długość pamięci dla każdego kanału: 512 mpts.</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>Dostęp do sprzętu możliwy w pomieszczeniach laboratorium alice agh, po uprzednim uzgodnieniu terminu realizacji pomiarów. 
 dostęp możliwy tylko dla pracowników i doktorantów agh.
 pomieszczenia laboratorium alice agh 413/c2 w terminie uzgodnionym z opiekunem laboratorium</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>Worek Cezary</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/cezary-worek-3702.html</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano, (pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>Generator, generator arbitralny, modulacja, pasmo, przemiatanie, sygnał</t>
-        </is>
-[...66 lines deleted...]
-          <t>Fale mikrofalowe, fale milimetrowe, labolatorium, laser, mikrofabrykacja, system laserowy, układy elektroniczne, źródło lasera</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Analizator sygnału i widma rohde&amp;schwarz fsw85</t>
+          <t>Laserowy system do mikrofabrykacji układów elektronicznych pracujących w zakresie fal mikrofalowych i milimetrowych</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Analizator widma fsw85</t>
+          <t>Protolaser u4</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Wysokowydajny analizator sygnału i widma r&amp;s;®fsw pozwala inżynierom wykonanie nawet najbardziej wymagających zadań. charakteryzuje się szerokim pasmem pracy, które umożliwia charakteryzację szerokopasmowych komponentów i systemów komunikacyjnych. więcej informacji: https://www.rohde-schwarz.com/ca/product/fsw-productstartpage_63493-11793.html</t>
+          <t>Mikroobróbka w laboratorium źródło lasera uv jako wszechstronne narzędzie lpkf protolaser u4 wykorzystuje laser naprowadzany skanerem o długości fali 355 nm w widmie uv, który został specjalnie opracowany do stosowania w laboratoriach elektronicznych. ta długość fali umożliwia doskonałą obróbkę laserem wielu grup materiałów bez dodatkowych narzędzi, masek i folii. umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu. potężne oprogramowanie systemowe przyjazne dla użytkownika oprogramowanie systemowe lpkf circuitpro pl zapewnia dostęp do wszystkich ważnych parametrów procesu. obszerna biblioteka parametrów, która zawiera nie tylko wiele popularnych, ale także egzotycznych materiałów, zapewnia pomoc przy własnych projektach operatora. stabilizacja w zakresie niskich energii precyzyjne, wrażliwe procesy wymagają bardzo małej energii lasera. nowe źródło lasera uv zostało odpowiednio zaprojektowane i jest stabilne w szerokim zakresie mocy. jest to korzystne w przypadku zastosowań ze szczególnie cienkimi warstwami lub delikatnymi materiałami. śledzenie procesu pole pomiaru mocy określa rzeczywistą moc lasera w pozycji ogniskowej. dzięki temu powstają dokładne, rzeczywiste dane służące do dokumentowania procesu produkcyjnego. system wizyjny lpkf protolaser u4 wykorzystuje nowo zaprojektowany, szybki system wizyjny zoptymalizowany pod kątem mikroobróbki laserowej. kamera i proces rozpoznawania obrazu rejestrują punkty odniesienia lub struktury geometryczne na obrabianym podłożu.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Analiza widma częstotliwościowego</t>
-[...6 lines deleted...]
-      </c>
+          <t>Umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu.</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Do uzgodnienia z kierownikiem zespołu tmiewc</t>
+          <t>Indywidualnie</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Wydział informatyki, elektroniki i telekomunikacji</t>
+          <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>Zespół techniki mikrofalowej i elektroniki wielkiej częstotliwości</t>
+          <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Piekarz Ilona</t>
+          <t>Staszek Kamil</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/ilona-kinga-piekarz-8771.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/kamil-staszek-8884.html</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>Analizator sygnału, analizator widma, pomiary mikrofalowe</t>
+          <t>Fale mikrofalowe, fale milimetrowe, labolatorium, laser, mikrofabrykacja, system laserowy, układy elektroniczne, źródło lasera</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Wektorowy generator sygnału rohde &amp; schwarz smw100a</t>
+          <t>Analizator sygnału i widma rohde&amp;schwarz fsw85</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Wektorowe źródło sygnałów mikrofalowych z programowalnym modułem modulacji</t>
+          <t>Analizator widma fsw85</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Wektorowy generator sygnału odpowiedni do większości nawet najbardziej wymagających zastosowań. urządzenie charakteryzuje się bardzo dobrą charakterystyką rf w zakresie częstotliwości 1oo khz do 44 ghz. więcej informacji: https://www.rohde-schwarz.com/no/product/smf100a-productstartpage_63493-8447.html</t>
+          <t>Wysokowydajny analizator sygnału i widma r&amp;s;®fsw pozwala inżynierom wykonanie nawet najbardziej wymagających zadań. charakteryzuje się szerokim pasmem pracy, które umożliwia charakteryzację szerokopasmowych komponentów i systemów komunikacyjnych. więcej informacji: https://www.rohde-schwarz.com/ca/product/fsw-productstartpage_63493-11793.html</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Generacja sygnałów wektorowych</t>
+          <t>Analiza widma częstotliwościowego</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Zakres częstotliwości 100 khz - 44 ghz, pasmo modulacji rf do 1ghz</t>
+          <t>Zakres częstotliwości: 2hz - 85 ghz, szum fazowy &lt; -136 dbc, max analizowane pasmo: 8312 mhz</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Do uzgodnienia z kierownikiem zespołu tmiewc</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Zespół techniki mikrofalowej i elektroniki wielkiej częstotliwości</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Piekarz Ilona</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/ilona-kinga-piekarz-8771.html</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>Cyfrowa modulacja, generator sygnału, sygnały zespolone</t>
+          <t>Analizator sygnału, analizator widma, pomiary mikrofalowe</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
+          <t>Wektorowy generator sygnału rohde &amp; schwarz smw100a</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
+          <t>Wektorowe źródło sygnałów mikrofalowych z programowalnym modułem modulacji</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Technologiczno-pomiarowe stanowisko składające się z 5 niezależnych komór spełniających standardy ultra-wysokiej próżni (uhv) firmy prevac</t>
+          <t>Wektorowy generator sygnału odpowiedni do większości nawet najbardziej wymagających zastosowań. urządzenie charakteryzuje się bardzo dobrą charakterystyką rf w zakresie częstotliwości 1oo khz do 44 ghz. więcej informacji: https://www.rohde-schwarz.com/no/product/smf100a-productstartpage_63493-8447.html</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nanoszenie cienkich warstw metodą reaktywnego rozpylania magnetronowego </t>
+          <t>Generacja sygnałów wektorowych</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pomiary in-situ metodą sondy kelvina i rezystancyjnej sondy czteropunktowej </t>
+          <t>Zakres częstotliwości 100 khz - 44 ghz, pasmo modulacji rf do 1ghz</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Do uzgodnienia z kierownikiem laboratorium zlns</t>
+          <t>Do uzgodnienia z kierownikiem zespołu tmiewc</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Instytut elektroniki</t>
+          <t>Wydział informatyki, elektroniki i telekomunikacji</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Zintegrowane laboratorium nanostruktur sensorowych, http://www.zlns.agh.edu.pl/</t>
+          <t>Zespół techniki mikrofalowej i elektroniki wielkiej częstotliwości</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>Zakrzewska Katarzyna</t>
+          <t>Piekarz Ilona</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/katarzyna-zakrzewska-3844.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/ilona-kinga-piekarz-8771.html</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>Cienkie warstwy, rezystancyjna sonda, rozpylanie magnetronowe, sonda kelvina</t>
+          <t>Cyfrowa modulacja, generator sygnału, sygnały zespolone</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
+          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
+          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Komora próżniowa z magnetronami dc i rf oraz źródłem jonów kdc40</t>
+          <t>Technologiczno-pomiarowe stanowisko składające się z 5 niezależnych komór spełniających standardy ultra-wysokiej próżni (uhv) firmy prevac</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Nanoszenie cienkich warstw metalicznych i dielektrycznych. trawienie jonowe warstw metalicznych i dielektrycznych</t>
+          <t xml:space="preserve">Nanoszenie cienkich warstw metodą reaktywnego rozpylania magnetronowego </t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Brak</t>
+          <t xml:space="preserve">Pomiary in-situ metodą sondy kelvina i rezystancyjnej sondy czteropunktowej </t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Ustalane indywidualnie</t>
+          <t>Do uzgodnienia z kierownikiem laboratorium zlns</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>Laboratorium z-11/piotr wiśniowski pwis@agh.edu.pl; bartłomiej szafraniak szafrani@agh.edu.pl, łukasz fuśnik lfusnik@agh.edu.pl</t>
+          <t>Zintegrowane laboratorium nanostruktur sensorowych, http://www.zlns.agh.edu.pl/</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Wiśniowski Piotr</t>
+          <t>Zakrzewska Katarzyna</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/piotr-wisniowski-6550.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-zakrzewska-3844.html</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>Nanoszenie cienkich warstw, trawienie cienkich warstw</t>
+          <t>Cienkie warstwy, rezystancyjna sonda, rozpylanie magnetronowe, sonda kelvina</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>