--- v0 (2025-10-31)
+++ v1 (2026-05-10)
@@ -493,253 +493,268 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Laserowy system do mikrofabrykacji układów elektronicznych pracujących w zakresie fal mikrofalowych i milimetrowych</t>
+          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Protolaser u4</t>
+          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Mikroobróbka w laboratorium źródło lasera uv jako wszechstronne narzędzie lpkf protolaser u4 wykorzystuje laser naprowadzany skanerem o długości fali 355 nm w widmie uv, który został specjalnie opracowany do stosowania w laboratoriach elektronicznych. ta długość fali umożliwia doskonałą obróbkę laserem wielu grup materiałów bez dodatkowych narzędzi, masek i folii. umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu. potężne oprogramowanie systemowe przyjazne dla użytkownika oprogramowanie systemowe lpkf circuitpro pl zapewnia dostęp do wszystkich ważnych parametrów procesu. obszerna biblioteka parametrów, która zawiera nie tylko wiele popularnych, ale także egzotycznych materiałów, zapewnia pomoc przy własnych projektach operatora. stabilizacja w zakresie niskich energii precyzyjne, wrażliwe procesy wymagają bardzo małej energii lasera. nowe źródło lasera uv zostało odpowiednio zaprojektowane i jest stabilne w szerokim zakresie mocy. jest to korzystne w przypadku zastosowań ze szczególnie cienkimi warstwami lub delikatnymi materiałami. śledzenie procesu pole pomiaru mocy określa rzeczywistą moc lasera w pozycji ogniskowej. dzięki temu powstają dokładne, rzeczywiste dane służące do dokumentowania procesu produkcyjnego. system wizyjny lpkf protolaser u4 wykorzystuje nowo zaprojektowany, szybki system wizyjny zoptymalizowany pod kątem mikroobróbki laserowej. kamera i proces rozpoznawania obrazu rejestrują punkty odniesienia lub struktury geometryczne na obrabianym podłożu.</t>
+          <t xml:space="preserve">Komora próżniowa z magnetronami dc i rf oraz źródłem jonów kdc40.
+1.dwa źródła magnetronowe  
+kołnierz montażowy: dn 100cf
+max. moc (dc ): 400 w dc
+max. moc (rf ): 400 w rf
+max. napięcie (dc): 1200 v
+złącze dc/rf: typ 7/16
+2.zasilacz magnetronowy
+moc wyjściowa: 600w z możliwością rozszerzenia do 2400w
+prąd wyjściowy: od 1m do 1200 ma z możliwością rozszerzenia do 4.8a z
+przełącznik dla 3 magnetronów z kontrolą przesłon
+3.manipulator ręczny
+zakres 100 mm
+4.pokrywa komory z wciągnikiem  
+kołnierz dn 1 00cf
+5.aktualizacja oprogramowania </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu.</t>
-[...2 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+          <t>Nanoszenie cienkich warstw metalicznych i dielektrycznych. trawienie jonowe warstw metalicznych i dielektrycznych</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Brak</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Indywidualnie</t>
+          <t>Ustalane indywidualnie</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Instytut elektroniki</t>
+          <t>Laboratorium z-11/piotr wiśniowski pwis@agh.edu.pl; bartłomiej szafraniak szafrani@agh.edu.pl, łukasz fuśnik lfusnik@agh.edu.pl</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Staszek Kamil</t>
+          <t>Wiśniowski Piotr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/kamil-staszek-8884.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/piotr-wisniowski-6550.html</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Fale mikrofalowe, fale milimetrowe, labolatorium, laser, mikrofabrykacja, system laserowy, układy elektroniczne, źródło lasera</t>
+          <t>Nanoszenie cienkich warstw, trawienie cienkich warstw</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
+          <t>Laserowy system do mikrofabrykacji układów elektronicznych pracujących w zakresie fal mikrofalowych i milimetrowych</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
+          <t>Protolaser u4</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Technologiczno-pomiarowe stanowisko składające się z 5 niezależnych komór spełniających standardy ultra-wysokiej próżni (uhv) firmy prevac</t>
+          <t>Mikroobróbka w laboratorium źródło lasera uv jako wszechstronne narzędzie lpkf protolaser u4 wykorzystuje laser naprowadzany skanerem o długości fali 355 nm w widmie uv, który został specjalnie opracowany do stosowania w laboratoriach elektronicznych. ta długość fali umożliwia doskonałą obróbkę laserem wielu grup materiałów bez dodatkowych narzędzi, masek i folii. umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu. potężne oprogramowanie systemowe przyjazne dla użytkownika oprogramowanie systemowe lpkf circuitpro pl zapewnia dostęp do wszystkich ważnych parametrów procesu. obszerna biblioteka parametrów, która zawiera nie tylko wiele popularnych, ale także egzotycznych materiałów, zapewnia pomoc przy własnych projektach operatora. stabilizacja w zakresie niskich energii precyzyjne, wrażliwe procesy wymagają bardzo małej energii lasera. nowe źródło lasera uv zostało odpowiednio zaprojektowane i jest stabilne w szerokim zakresie mocy. jest to korzystne w przypadku zastosowań ze szczególnie cienkimi warstwami lub delikatnymi materiałami. śledzenie procesu pole pomiaru mocy określa rzeczywistą moc lasera w pozycji ogniskowej. dzięki temu powstają dokładne, rzeczywiste dane służące do dokumentowania procesu produkcyjnego. system wizyjny lpkf protolaser u4 wykorzystuje nowo zaprojektowany, szybki system wizyjny zoptymalizowany pod kątem mikroobróbki laserowej. kamera i proces rozpoznawania obrazu rejestrują punkty odniesienia lub struktury geometryczne na obrabianym podłożu.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nanoszenie cienkich warstw metodą reaktywnego rozpylania magnetronowego </t>
-[...6 lines deleted...]
-      </c>
+          <t>Umieszczenie pól skanowania obok siebie daje zakres roboczy do 229 mm x 305 mm x 10 mm. ognisko lasera o średnicy ok. 20 µm pozwala na struktury o odstępie 65 µm (szerokość linii 50 µm w odstępie 15 µm) w porównaniu z fr4 z 18 µm cu.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Do uzgodnienia z kierownikiem laboratorium zlns</t>
+          <t>Indywidualnie</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Zintegrowane laboratorium nanostruktur sensorowych, http://www.zlns.agh.edu.pl/</t>
+          <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Zakrzewska Katarzyna</t>
+          <t>Staszek Kamil</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/katarzyna-zakrzewska-3844.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/kamil-staszek-8884.html</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Cienkie warstwy, rezystancyjna sonda, rozpylanie magnetronowe, sonda kelvina</t>
+          <t>Fale mikrofalowe, fale milimetrowe, labolatorium, laser, mikrofabrykacja, system laserowy, układy elektroniczne, źródło lasera</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
+          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>System do trawienia i nanoszenia warstw z wyposażeniem</t>
+          <t>Stanowisko do wytwarzania i badań in situ nanostruktur sensorowych</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Komora próżniowa z magnetronami dc i rf oraz źródłem jonów kdc40</t>
+          <t>Technologiczno-pomiarowe stanowisko składające się z 5 niezależnych komór spełniających standardy ultra-wysokiej próżni (uhv) firmy prevac</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Nanoszenie cienkich warstw metalicznych i dielektrycznych. trawienie jonowe warstw metalicznych i dielektrycznych</t>
+          <t xml:space="preserve">Nanoszenie cienkich warstw metodą reaktywnego rozpylania magnetronowego </t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Brak</t>
+          <t xml:space="preserve">Pomiary in-situ metodą sondy kelvina i rezystancyjnej sondy czteropunktowej </t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Ustalane indywidualnie</t>
+          <t>Do uzgodnienia z kierownikiem laboratorium zlns</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Instytut elektroniki</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Laboratorium z-11/piotr wiśniowski pwis@agh.edu.pl; bartłomiej szafraniak szafrani@agh.edu.pl, łukasz fuśnik lfusnik@agh.edu.pl</t>
+          <t>Zintegrowane laboratorium nanostruktur sensorowych, http://www.zlns.agh.edu.pl/</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Wiśniowski Piotr</t>
+          <t>Zakrzewska Katarzyna</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/piotr-wisniowski-6550.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-zakrzewska-3844.html</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>(pob 4) rozwiązania techniczne: od badań podstawowych, przez modelowanie i projektowanie, aż do prototypów. zastosowania narzędzi matematyki, informatyki i elektroniki w problemach skali makro, mikro i nano</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Nanoszenie cienkich warstw, trawienie cienkich warstw</t>
+          <t>Cienkie warstwy, rezystancyjna sonda, rozpylanie magnetronowe, sonda kelvina</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>