--- v0 (2025-10-30)
+++ v1 (2026-05-09)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nazwa zwyczajowa</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nazwa handlowa</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Opis techniczny</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -493,259 +493,335 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Chromatograf cieczowy (hplc)</t>
+          <t>Mikroskop polaryzacyjny -  uniwersalny olympus bx-51</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Chromatograf cieczowy (hplc)</t>
+          <t>Mikroskop polaryzacyjny - uniwersalny olympus bx-51</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Chromatografi cieczowy shimadzu lc-2050c z detektorami uv-vis i fld.</t>
+          <t xml:space="preserve">Polaryzacyjny mikroskop firmy olympus - model bx-51 stanowi kompletny system do badań właściwości optycznych minerałów i faz krystalicznych w świetle spolaryzowanym przechodzącym i odbitym. mikroskop został wyposażony w kamerę cyfrową olympus sc180 oraz dwa zestawy obiektywów u-plan f: x5, x10, x20, x40 oraz um-plan f (do światła odbitego): x5, x10, x20, x50. 
+ </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Ilościowa analiza związków organicznych w próbkach środowiskowych, roztworach modelowych itp.</t>
+          <t>Zestaw mikroskopowy umożliwia opis właściwości optycznych minerałów i faz krystalicznych obserwowanych w świetle spolaryzowanym, przechodzącym i odbitym. ponadto umożliwia wykonanie pełnego opisu petrograficznego próbek skalnych i opisu rud, wraz z szczegółową dokumentacją fotograficzną.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Ilościowa analiza związków organicznych.</t>
+          <t>Badania właściwości optycznych minerałów i faz krystalicznych w świetle spolaryzowanym przechodzącym i odbitym
+badania konoskopowe
+identyfikacja i opis minerałów i faz krystalicznych
+opis, analiza ilościowa skał</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Za zgodą i pod nadzorem opiekuna laboratorium.</t>
+          <t>Wymagana jest zgoda kierownika katedry kmpig. badania mogą być wykonane odpłatnie, albo na zasadzie współpracy naukowej.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Katedra mineralogii, petrografii i geochemii</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Mineral-based architectures group, http://www.mba-group.agh.edu.pl/</t>
+          <t>Zespół mineralogii, petrologii i geochemii</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Matusik Jakub</t>
+          <t>Sęk Mateusz</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/jakub-matusik-6924.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/mateusz-sek-9325.html</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Analiza chemiczna</t>
+          <t>Geologia, mikroskop polaryzacyjny, mikroskopia, mineralogia, petrografia</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Aparatura do badań gemmologicznych</t>
+          <t>Chromatograf cieczowy (hplc)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Sprzęt gemmologiczny</t>
+          <t>Chromatograf cieczowy (hplc)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Aparatura do badań gemmologicznych obejmuje mikroskop imersyjny, polaryskop, refraktometr, proporcjoskop, duotester  oraz lampę uv.</t>
+          <t>Chromatografi cieczowy shimadzu lc-2050c z detektorami uv-vis i fld.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Aparatura służy do badania kamieni jubilerskich.</t>
+          <t>Ilościowa analiza związków organicznych w próbkach środowiskowych, roztworach modelowych itp.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Aparatura do badań gemmologicznych służy do określenia charakteru optycznego kamieni jubilerskich, pleochroizmu, współczynniku/ów załamania światła, przewodności cieplnej, obecności inkluzji w kamieniach, oceny obróbki szlifu brylantowego oraz reakcji na światło ultrafioletowe.</t>
+          <t>Ilościowa analiza związków organicznych.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Aparatura jest udostępniania studentom w trakcie zajęć dydaktycznych i do realizacji projektów prac inż. i mgr</t>
+          <t>Za zgodą i pod nadzorem opiekuna laboratorium.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Katedra mineralogii, petrografii i geochemii</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Laboratorium gemmologiczne</t>
+          <t>Mineral-based architectures group, http://www.mba-group.agh.edu.pl/</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Dumańska-Słowik Magdalena</t>
+          <t>Matusik Jakub</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/magdalena-dumanska-slowik-5858.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/jakub-matusik-6924.html</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Kamienie szlachetne</t>
+          <t>Analiza chemiczna</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
+          <t>Aparatura do badań gemmologicznych</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Sprzęt gemmologiczny</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Aparatura do badań gemmologicznych obejmuje mikroskop imersyjny, polaryskop, refraktometr, proporcjoskop, duotester  oraz lampę uv.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Aparatura służy do badania kamieni jubilerskich.</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Aparatura do badań gemmologicznych służy do określenia charakteru optycznego kamieni jubilerskich, pleochroizmu, współczynniku/ów załamania światła, przewodności cieplnej, obecności inkluzji w kamieniach, oceny obróbki szlifu brylantowego oraz reakcji na światło ultrafioletowe.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Aparatura jest udostępniania studentom w trakcie zajęć dydaktycznych i do realizacji projektów prac inż. i mgr</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Katedra mineralogii, petrografii i geochemii</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Laboratorium gemmologiczne</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Dumańska-Słowik Magdalena</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/magdalena-dumanska-slowik-5858.html</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>Kamienie szlachetne</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
           <t>Spektrometr absorpcji atomowej aas</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>Spektrometr aas savantaa gbc</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>Spektrometr absorpcji atomowej aas do analiz składu chemicznego roztworów - pierwiastki od li do u.
 spektrometr posiada funkcje takie jak programowalna skrzynka gazowa, 8 lamp z automatycznym ustawieniem lamp, optymalizacją długości fali i szerokości szczeliny oraz ustawieniem prądu lampy.</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>Wykonywanie analiz zawartości pierwiastków w próbkach wód naturalnych, ściekach oraz roztworach po roztwarzaniu kwasowym lub ekstrakcji ciał stałych.</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>Wykrywalność wybranych pierwiastków [ppm]:
 li - 0.02; be - 0.01; b - 5; na - 0.002; mg - 0.003; al - 0.3; k - 0.03; ca - 0.005; sc - 0.4; ti - 0.7; v - 0.5; cr - 0.03; mn - 0.015; fe - 0.05; co - 0.04; ni - 0.09; cu - 0.01; zn - 0.005; ga - 0.6; as - 0.01; se - 0.01; rb - 0,07; sr - 0.02; mo - 0.2; ag - 0.02; cd - 0.004; in - 0.4; sn - 0.3; sb - 0.4; te - 0.2; cs - 0.04; ba - 0.1; pt - 1; au - 0.1; hg - 0.01; tl - 0.2; pb - 0.1; bi - 0.4</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>Wykonywanie analiz na zlecenie lub na zasadzie współpracy</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>Katedra mineralogii, petrografii i geochemii</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>Laboratorium mineralogii eksperymentalnej</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>Bajda Tomasz</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/tomasz-bajda-5644.html</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>Analiza chemiczna, roztwory wodne, spektroskopia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>