--- v1 (2026-02-10)
+++ v2 (2026-05-11)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nazwa zwyczajowa</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nazwa handlowa</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Opis techniczny</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -493,547 +493,628 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Multidetektorowy system gpc/sec</t>
+          <t>Uhplc-ms/ms</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Chromatograf żelowo permeacyjny/chromatograf wykluczenia mas – (gpc/sec) - agilent 1260 infinity ii/iii</t>
+          <t>System ultrasprawnej chromatografii cieczowej z  tandemowym spektrometrem mas typu potrójny kwadrupol model tsq altis</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Multidetektorowy zestaw do chromatografii żelowo-permeacyjnej/chromatografii wykluczenia mas (gpc/sec) pozwalający na wyznaczanie rozkładu rozmiarów i mas cząsteczkowych związków zawartych w różnego rodzaju matrycach próbek organicznych. układ gpc/sec jest wyposażony w potrójny system detektorów tj. (i) detektor rozproszenia światła (dwukątowy), (ii) detektor refraktometryczny, oraz (iii) detektor wiskozymetryczny. potrójny układ detektorów dostarcza kompleksowego pakietu danych pozwalających wyznaczyć rozkłady mas cząsteczkowych, jak również kształt i konformację związków organicznych obecnych w mieszaninie. dane z analizy gpc/sec rozszerzają możliwości standardowych technik instrumentalnych, takich jak gc, hplc czy ft-ir, które nie dają możliwości analizy makrocząsteczek, m.in. ze względu na ograniczenia techniczne – wysokie temperatury odparowania, często możliwość dekompozycji termicznej, trudności w kontekście kalibracji czy niestabilność związków. cały układ jest wyposażony w automatyczny, wielopozycyjny podajnik próbek, pompę izokratyczną oraz termostat kolumn regulowany do pracy w zakresie 5-90°c.</t>
+          <t>Spektrometry mas typu potrójny kwadrupol to instrumenty tandemowe. głównymi składowymi instrumentu są dwa kwadrupolowe analizatory mas oraz komora kolizyjna. takie rozwiązanie techniczne pozwalają zastosować tę aparaturę do celowanych analiz ilościowych z doskonałą czułością i precyzją oraz do badań przesiewowych (screening). doskonała precyzja, wysoka czułość, szybkości skanowania oraz możliwość fragmentacji badanych związków spowodowały, ze potrójne kwadrupole są obecnie złotym standardem dla tego typu analiz.
+kwadrupolowy analizator mas jest niezbędny przy analizach substancji w skomplikowanych matrycach. w szeroko pojętej farmacji oraz badaniach środowiskowych tego typu aparaturę wykorzystuje się standardowo do oznaczania, m.in. metabolitów leków/narkotyków/dopalaczy w płynach ustrojowych (screening i analiza ilościowa), badań sfałszowanych składników leków, badań farmakokinetycznych, sprawdzania czystość api po syntezie, czystość surowców do syntezy, oznaczanie zanieczyszczeń w gotowym produkcie. kwadrupolowy analizator mas daje możliwość prowadzenia oznaczeń ilościowych na podstawie eksperymentów sim czy srm, które z kolei zapewniają wysoką czułość  i precyzję oznaczeń. dodatkowo tryb srm (inaczej mrm) to złoty standard do oznaczeń ilościowych w technikach wykorzystujących spektrometrię mas. kluczowymi parametrami dla omawianej aparatury jest czułość, rozdzielczość, ilość przejść srm na sekundę oraz liniowość.
+każdego dnia pojawiają się nowe wyzwania w zakresie bezpieczeństwa żywności i środowiska. oznaczenie ilościowe setek zanieczyszczeń na ultraniskich poziomach można łatwo przeprowadzić za pomocą spektrometru mas tsq altis. instrument zapewnia solidne oznaczanie ilościowe, wyjątkową odtwarzalność, najwyższą czułość i niezwykłą szybkość.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Układ dedykowany do analizy związków niepolarnych, kalibrowany względem zestawu materiałów referencyjnych na bazie polistyrenu. warunek konieczny: rozpuszczalność analitów w thf. możliwa analiza przykładowych próbek takich jak: frakcje niepolarne paliw, biopaliw, komponenty paliw alternatywnych, ciężkich frakcji paliwowych, analiza konwencjonalnych polimerów (m.in. pvc, pe, pp, ps), jak i biopolimerów.</t>
+          <t>System lc-ms/ms  jest niezbędny przy analizach substancji w skomplikowanych matrycach. w szeroko pojętej farmacji oraz badaniach środowiskowych stosuje się standardowo do oznaczania, m.in. metabolitów leków/narkotyków/dopalaczy w płynach ustrojowych (screening i analiza ilościowa), czystość surowców do syntezy, oznaczanie zanieczyszczeń w gotowym produkcie oraz próbkach środowoiskowych.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Oznaczenie rozkładu mas cząsteczkowych mieszanin, wyznaczenie średniej masy cząsteczkowej liczbowej i wagowej, wyznaczenie współczynnika polidyspersyjności. zakres wykonalności oznaczania mas do weryfikacji z osobą kontaktową.</t>
+          <t>Spektrometr mas
+	źródła jonów typu electrospray z grzaną głowicą; jonizacja chemiczna;
+	tryby skanowania:
+		pełne skanowanie (full-scan)
+		monitorowanie wybranego jonu (sim)
+		monitorowanie wybranej reakcji (srm).
+chromatograf cieczowy
+oprogramowanie sterujące pracą spektrometru mas, umożliwiające akwizycję, obróbkę i  analizę danych.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony i przeszkolony personel laboratorium.</t>
+          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Zespół paliw ciekłych, biopaliw i bioproduktów</t>
+          <t>Zespół badań współczesnych zagrożeń środowiska</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Wądrzyk Mariusz</t>
+          <t>Styszko Katarzyna</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/mariusz-wadrzyk-6855.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-styszko-5843.html</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
+          <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Chromatografia, gpc, makromolekuły, masa cząsteczkowa, paliwa, plastiki, sec</t>
+          <t>Biomarkery, chromatografia cieczowa, metabolity, mikrozanieczyszczenia, pozostałosci leków, spektrometria mas</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Analizator pierwiastków o, n i h</t>
+          <t>Multidetektorowy system gpc/sec</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Leco onh 836</t>
+          <t>Chromatograf żelowo permeacyjny/chromatograf wykluczenia mas – (gpc/sec) - agilent 1260 infinity ii/iii</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Analizator elementarny onh836 tlenu/azotu/wodoru jest przeznaczony do szerokiego zakresu pomiarów zawartości tlenu, azotu i wodoru w materiałach nieorganicznych, stopach żelaza i metali nieżelaznych oraz materiałach ogniotrwałych z wykorzystaniem techniki fuzji w gazie obojętnym. </t>
+          <t>Multidetektorowy zestaw do chromatografii żelowo-permeacyjnej/chromatografii wykluczenia mas (gpc/sec) pozwalający na wyznaczanie rozkładu rozmiarów i mas cząsteczkowych związków zawartych w różnego rodzaju matrycach próbek organicznych. układ gpc/sec jest wyposażony w potrójny system detektorów tj. (i) detektor rozproszenia światła (dwukątowy), (ii) detektor refraktometryczny, oraz (iii) detektor wiskozymetryczny. potrójny układ detektorów dostarcza kompleksowego pakietu danych pozwalających wyznaczyć rozkłady mas cząsteczkowych, jak również kształt i konformację związków organicznych obecnych w mieszaninie. dane z analizy gpc/sec rozszerzają możliwości standardowych technik instrumentalnych, takich jak gc, hplc czy ft-ir, które nie dają możliwości analizy makrocząsteczek, m.in. ze względu na ograniczenia techniczne – wysokie temperatury odparowania, często możliwość dekompozycji termicznej, trudności w kontekście kalibracji czy niestabilność związków. cały układ jest wyposażony w automatyczny, wielopozycyjny podajnik próbek, pompę izokratyczną oraz termostat kolumn regulowany do pracy w zakresie 5-90°c.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>System onh836 tlen/azot/wodór jest przeznaczony do jednoczesnego pomiaru w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.  potrójne ogniwa ir do wykrywania tlenu zapewniają najszerszy możliwy zakres wykrywania. aby zmniejszyć zakłócenia wynikające z dryftu instrumentu, przed każdą analizą wykonuje się referencyjne pomiary czystego gazu nośnego.</t>
+          <t>Układ dedykowany do analizy związków niepolarnych, kalibrowany względem zestawu materiałów referencyjnych na bazie polistyrenu. warunek konieczny: rozpuszczalność analitów w thf. możliwa analiza przykładowych próbek takich jak: frakcje niepolarne paliw, biopaliw, komponenty paliw alternatywnych, ciężkich frakcji paliwowych, analiza konwencjonalnych polimerów (m.in. pvc, pe, pp, ps), jak i biopolimerów.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Jednoczesny pomiar w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.</t>
+          <t>Oznaczenie rozkładu mas cząsteczkowych mieszanin, wyznaczenie średniej masy cząsteczkowej liczbowej i wagowej, wyznaczenie współczynnika polidyspersyjności. zakres wykonalności oznaczania mas do weryfikacji z osobą kontaktową.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Możliwość wykonania pomiarów na zasadzie współpracy naukowej oraz zleceń komercyjnych po wcześniejszym uzgodnieniu zakresu badań, terminu i formy współpracy z opiekunem aparatury.</t>
+          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony i przeszkolony personel laboratorium.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Zespół nanomateriałów i odpadów węglonośnych</t>
+          <t>Zespół paliw ciekłych, biopaliw i bioproduktów</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Czosnek Cezary</t>
+          <t>Wądrzyk Mariusz</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/cezary-czosnek-543.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/mariusz-wadrzyk-6855.html</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 5) materiały, technologie i procesy inspirowane naturą: biotechnologia, bioinspiracje w inżynierii i nauce o materiałach, biosensory, bioenergetyka, biokataliza, biokomputery i bioobliczenia</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Analiza elementarna, materiały cermiaczne, materiały nieorganiczne, oznaczenie zawartości azotu, oznaczenie zawartości tlenu, oznaczenie zawartości wodoru</t>
+          <t>Chromatografia, gpc, makromolekuły, masa cząsteczkowa, paliwa, plastiki, sec</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Mobilny analizator lotnych związków organicznych (fid) – system solar xplore do pomiaru toc/thc/ch₄/nmhc</t>
+          <t>Analizator pierwiastków o, n i h</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Solar xplore – mobilny analizator toc/lzo z detektorem płomieniowo-jonizacyjnym (hfid) firmy signal</t>
+          <t>Leco onh 836</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Laboratoryjno-mobilny analizator solar xplore firmy signal z detektorem płomieniowo-jonizacyjnym hfid przeznaczony jest do ciągłych i okresowych pomiarów całkowitego węgla organicznego (toc/thc), metanu (ch₄) oraz niemetanowych węglowodorów (nmhc) w gazach procesowych i spalinach. układ umożliwia pracę w szerokim zakresie stężeń (do 10 000 ppm) z automatycznym przełączaniem zakresów, zachowując wysoką czułość i stabilność sygnału. detektor i linia próbkowa są podgrzewane (do 200°c), co minimalizuje kondensację i straty analitów, umożliwiając rzetelne pomiary lotnych związków organicznych w warunkach laboratoryjnych i terenowych. system wyposażony jest w zintegrowaną pompę próbkową, katalizator do oczyszczania powietrza zerowego, automatyczne zawory zera i span oraz możliwość programowej autokalibracji. analizator współpracuje z zewnętrznym rejestratorem danych i oprogramowaniem s4i, umożliwiając pełne sterowanie, archiwizację danych i ich dalszą obróbkę analityczną. zasilanie detektora realizowane jest z generatora wodoru, co zwiększa bezpieczeństwo i autonomię pracy. aparatura przeznaczona jest do badań emisji voc/toc z procesów spalania paliw konwencjonalnych i alternatywnych, instalacji przemysłowych, silników spalinowych oraz układów oczyszczania gazów. stanowi kluczowe źródło danych do analiz środowiskowych, oceny skuteczności technologii redukcji emisji oraz budowy modeli predykcyjnych z wykorzystaniem metod inteligencji obliczeniowej.</t>
+          <t xml:space="preserve">Analizator elementarny onh836 tlenu/azotu/wodoru jest przeznaczony do szerokiego zakresu pomiarów zawartości tlenu, azotu i wodoru w materiałach nieorganicznych, stopach żelaza i metali nieżelaznych oraz materiałach ogniotrwałych z wykorzystaniem techniki fuzji w gazie obojętnym. </t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Umożliwia ciągły i mobilny pomiar toc, thc, ch₄ i nmhc w spalinach oraz gazach procesowych, badania emisji voc z procesów spalania paliw konwencjonalnych i alternatywnych, ocenę skuteczności układów oczyszczania spalin, walidację technologii niskoemisyjnych oraz pozyskiwanie wysokorozdzielczych danych do modelowania i predykcji emisji z wykorzystaniem metod sztucznej inteligencji.</t>
+          <t>System onh836 tlen/azot/wodór jest przeznaczony do jednoczesnego pomiaru w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.  potrójne ogniwa ir do wykrywania tlenu zapewniają najszerszy możliwy zakres wykrywania. aby zmniejszyć zakłócenia wynikające z dryftu instrumentu, przed każdą analizą wykonuje się referencyjne pomiary czystego gazu nośnego.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Zakresy pomiarowe do 10 000 ppm z automatycznym przełączaniem, jednoczesny pomiar toc/thc, ch₄ i nmhc metodą hfid, podgrzewana linia próbkowa i detektor do 200 °c, wysoka czułość i stabilność sygnału, ciągła rejestracja danych w czasie rzeczywistym, autokalibracja oraz możliwość pracy w warunkach laboratoryjnych i terenowych.</t>
+          <t>Jednoczesny pomiar w szerokim zakresie zawartości tlenu, azotu i wodoru w stali, metalach ogniotrwałych i innych materiałach nieorganicznych.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Infrastruktura udostępniana w ramach współpracy naukowo-badawczej z jednostkami agh oraz partnerami zewnętrznymi. dostęp realizowany po uzgodnieniu harmonogramu z opiekunem aparatury, w trybie badań wspólnych lub usługowych. pomiary wykonywane z udziałem przeszkolonego personelu, z zapewnieniem wsparcia metodycznego i analitycznego.</t>
+          <t>Możliwość wykonania pomiarów na zasadzie współpracy naukowej oraz zleceń komercyjnych po wcześniejszym uzgodnieniu zakresu badań, terminu i formy współpracy z opiekunem aparatury.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Zespół analityki przemysłowej i środowiskowej oraz przetwarzania danych</t>
+          <t>Zespół nanomateriałów i odpadów węglonośnych</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Szramowiat-Sala Katarzyna</t>
+          <t>Czosnek Cezary</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/katarzyna-szramowiat-sala-8688.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/cezary-czosnek-543.html</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+          <t>(pob 7) projektowanie, produkcja, badanie nowoczesnych materiałów i przyszłościowych technologii w oparciu o multidyscyplinarne podejście łączące inżynierię materiałową z chemią, fizyką, matematyką i medycyną</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Emisje spalin, metan, modelowanie emisji, monitoring ciągły, spalanie paliw, węglowodory niemetanowe</t>
+          <t>Analiza elementarna, materiały cermiaczne, materiały nieorganiczne, oznaczenie zawartości azotu, oznaczenie zawartości tlenu, oznaczenie zawartości wodoru</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Cass – system specjacji aerozoli węglowych</t>
+          <t>Mobilny analizator lotnych związków organicznych (fid) – system solar xplore do pomiaru toc/thc/ch₄/nmhc</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Analizator węgla całkowitego model tca-08 sprzężony z etalometrem ae-33</t>
+          <t>Solar xplore – mobilny analizator toc/lzo z detektorem płomieniowo-jonizacyjnym (hfid) firmy signal</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Cass (carbonaceous aerosol speciation system/ system specjacji aerozoli węglowych) – system obejmuje analizator węgla całkowitego model tca-08 oraz etalometr ae-33. zestaw produkcji firmy magee scientific/(aerosol) pozwala mierzyć w sposób ciągły stężenie węgla organicznego, nieorganicznego i całkowitego w aerozolu w powietrzu atmosferycznym. w skład zestawu wchodzi także stacja meteorologiczna do pomiaru temperatury, wilgotności i ciśnienia powietrza atmosferycznego.
-aparat niezbędny jest do określenia specjacji frakcji węglowej aerosoli atmosferycznych, które stanowią bardzo często ponad 50% udziału w całkowitej masie pyłu. niezbędny do ciągłego monitorowania tzw. black carbon (bc) – środowiskowego czynnika stresogennego. obecność i wpływ bc na zdrowie ludzkie jest niepokojący i nieznany.  systematyczne monitorowanie bc poprawi ocenę zagrożeń dla zdrowia począwszy od różnych cząstek pochodzących ze spalania i uzupełni dane dotyczące ich stężeń masowych w aerozolach atmosferycznych. pozwoli to na odpowiednie zarządzanie i dobór procesów przemysłowych jak również decyzji w zakresie polityki zrównoważonego rozwoju.</t>
+          <t>Laboratoryjno-mobilny analizator solar xplore firmy signal z detektorem płomieniowo-jonizacyjnym hfid przeznaczony jest do ciągłych i okresowych pomiarów całkowitego węgla organicznego (toc/thc), metanu (ch₄) oraz niemetanowych węglowodorów (nmhc) w gazach procesowych i spalinach. układ umożliwia pracę w szerokim zakresie stężeń (do 10 000 ppm) z automatycznym przełączaniem zakresów, zachowując wysoką czułość i stabilność sygnału. detektor i linia próbkowa są podgrzewane (do 200°c), co minimalizuje kondensację i straty analitów, umożliwiając rzetelne pomiary lotnych związków organicznych w warunkach laboratoryjnych i terenowych. system wyposażony jest w zintegrowaną pompę próbkową, katalizator do oczyszczania powietrza zerowego, automatyczne zawory zera i span oraz możliwość programowej autokalibracji. analizator współpracuje z zewnętrznym rejestratorem danych i oprogramowaniem s4i, umożliwiając pełne sterowanie, archiwizację danych i ich dalszą obróbkę analityczną. zasilanie detektora realizowane jest z generatora wodoru, co zwiększa bezpieczeństwo i autonomię pracy. aparatura przeznaczona jest do badań emisji voc/toc z procesów spalania paliw konwencjonalnych i alternatywnych, instalacji przemysłowych, silników spalinowych oraz układów oczyszczania gazów. stanowi kluczowe źródło danych do analiz środowiskowych, oceny skuteczności technologii redukcji emisji oraz budowy modeli predykcyjnych z wykorzystaniem metod inteligencji obliczeniowej.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>System cass pozwala mierzyć w sposób quasi ciągły stężeń w powietrzu atmosferycznym węgla elementarnego (ec) (etalometr ae-33) oraz węgla całkowitego (tc) metodą analizy termicznej próbki (tc-08). połączenie aparatów tca-08 i ae-33 pozwala uzyskać zestaw służący do oznaczania 3 form węgla w powietrzu atmosferycznym. na podstawie różnicy dwóch wyników pomiarów otrzymujemy informacje n/t stężenia węgla organicznego (oc).</t>
+          <t>Umożliwia ciągły i mobilny pomiar toc, thc, ch₄ i nmhc w spalinach oraz gazach procesowych, badania emisji voc z procesów spalania paliw konwencjonalnych i alternatywnych, ocenę skuteczności układów oczyszczania spalin, walidację technologii niskoemisyjnych oraz pozyskiwanie wysokorozdzielczych danych do modelowania i predykcji emisji z wykorzystaniem metod sztucznej inteligencji.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Analizator tca-08 służy do monitorowania zawartości węgla całkowitego w pyle zawieszonym w powietrzu atmosferycznym. aparat wykorzystuje dwa identyczne kanały pomiarowe używane do pobierania próby i do wykonywania analizy.
-ae-33 aethalometer® aethalometr mierzy stężenie węgla elementarnego w badanej próbce powietrza.</t>
+          <t>Zakresy pomiarowe do 10 000 ppm z automatycznym przełączaniem, jednoczesny pomiar toc/thc, ch₄ i nmhc metodą hfid, podgrzewana linia próbkowa i detektor do 200 °c, wysoka czułość i stabilność sygnału, ciągła rejestracja danych w czasie rzeczywistym, autokalibracja oraz możliwość pracy w warunkach laboratoryjnych i terenowych.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium. zebrane dane będą udostępniane po wcześniejszym uzgodnieniu z kierownikiem laboratorium.</t>
+          <t>Infrastruktura udostępniana w ramach współpracy naukowo-badawczej z jednostkami agh oraz partnerami zewnętrznymi. dostęp realizowany po uzgodnieniu harmonogramu z opiekunem aparatury, w trybie badań wspólnych lub usługowych. pomiary wykonywane z udziałem przeszkolonego personelu, z zapewnieniem wsparcia metodycznego i analitycznego.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Zespół badań współczesnych zagrożeń środowiska i rozwoju innowacyjnych technologii w gospodarce obiegu zamkniętego</t>
+          <t>Zespół analityki przemysłowej i środowiskowej oraz przetwarzania danych</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Styszko Katarzyna</t>
+          <t>Szramowiat-Sala Katarzyna</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/katarzyna-styszko-5843.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-szramowiat-sala-8688.html</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
+          <t>(pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>Aerozole atmosferyczne, black carbon, elemental carbon, frakcja węglowa, pomiary online, węgiel organiczny, zanieczyszczenia organiczne</t>
+          <t>Emisje spalin, metan, modelowanie emisji, monitoring ciągły, spalanie paliw, węglowodory niemetanowe</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>3flex</t>
+          <t>Cass – system specjacji aerozoli węglowych</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>3flex</t>
+          <t>Analizator węgla całkowitego model tca-08 sprzężony z etalometrem ae-33</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3flex jest w pełni automatycznym analizatorem, jego 3 portowa budowa pozwala na wysokowydajne, długie analizy pola powierzchni, mezoporów i mikroporów, z najwyższą wydajnością rozdzielczością i redukcją danych. każda stacja analityczna jest upgradowalna z mezoporów do mikroporów wraz z swoim własnym przetwornikiem dla jednoczesnych analiz symultanicznych. wraz z wieloma zaawansowanymi cechami, aparat 3flex został zaprojektowany jako jedna całość, po to by poprawić jakość wyników.</t>
+          <t>Cass (carbonaceous aerosol speciation system/ system specjacji aerozoli węglowych) – system obejmuje analizator węgla całkowitego model tca-08 oraz etalometr ae-33. zestaw produkcji firmy magee scientific/(aerosol) pozwala mierzyć w sposób ciągły stężenie węgla organicznego, nieorganicznego i całkowitego w aerozolu w powietrzu atmosferycznym. w skład zestawu wchodzi także stacja meteorologiczna do pomiaru temperatury, wilgotności i ciśnienia powietrza atmosferycznego.
+aparat niezbędny jest do określenia specjacji frakcji węglowej aerosoli atmosferycznych, które stanowią bardzo często ponad 50% udziału w całkowitej masie pyłu. niezbędny do ciągłego monitorowania tzw. black carbon (bc) – środowiskowego czynnika stresogennego. obecność i wpływ bc na zdrowie ludzkie jest niepokojący i nieznany.  systematyczne monitorowanie bc poprawi ocenę zagrożeń dla zdrowia począwszy od różnych cząstek pochodzących ze spalania i uzupełni dane dotyczące ich stężeń masowych w aerozolach atmosferycznych. pozwoli to na odpowiednie zarządzanie i dobór procesów przemysłowych jak również decyzji w zakresie polityki zrównoważonego rozwoju.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Trzy konfigurowalne, wysokowydajne porty analityczne - dwa lub trzy porty do pomiaru mikroporów standardowe analizy mezoporowate, mikroporowate, jak i gotowość aparatu do analiz fizysorpcyjnych z możliwością użycia kryptonu jako gazu analitycznego dla materiałów małej powierzchni pneumatycznie sterowane, iglicowe zawory zapewniają ultraczystą pracę bez nacieków interaktywne oprogramowanie microactive do obróbki danych</t>
+          <t>System cass pozwala mierzyć w sposób quasi ciągły stężeń w powietrzu atmosferycznym węgla elementarnego (ec) (etalometr ae-33) oraz węgla całkowitego (tc) metodą analizy termicznej próbki (tc-08). połączenie aparatów tca-08 i ae-33 pozwala uzyskać zestaw służący do oznaczania 3 form węgla w powietrzu atmosferycznym. na podstawie różnicy dwóch wyników pomiarów otrzymujemy informacje n/t stężenia węgla organicznego (oc).</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Określanie powierzchni właściwej i porowatości</t>
+          <t>Analizator tca-08 służy do monitorowania zawartości węgla całkowitego w pyle zawieszonym w powietrzu atmosferycznym. aparat wykorzystuje dwa identyczne kanały pomiarowe używane do pobierania próby i do wykonywania analizy.
+ae-33 aethalometer® aethalometr mierzy stężenie węgla elementarnego w badanej próbce powietrza.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Udostępnienie aparatury wymaga uprzedniej zgody kierownika zespołu. udostępnianie odbywa się na zasadzie współpracy lub odpłatnie, w ramach dodatkowych zleceń. przed rozpoczęciem badań wymagane jest podpisanie porozumienia, definiującego warunki udostępnienia. symulacje uzyskiwanych widm przy pomocy dołączonego dedykowanego oprogramowania stanowią przedmiot osobnej umowy współpracy/zlecenia. udostępnianie niniejszej aparatury podlega wpisom do karty czasu pracy aparatury naukowo-badawczej.</t>
+          <t>W ramach umów i zleceń po wcześniej akceptacji przez kierownika laboratorium. badania wykonywane są wyłącznie przez upoważniony personel laboratorium. zebrane dane będą udostępniane po wcześniejszym uzgodnieniu z kierownikiem laboratorium.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>Zespół procesów katalitycznych i adsorpcyjnych w energetyce i ochronie środowiska</t>
+          <t>Zespół badań współczesnych zagrożeń środowiska i rozwoju innowacyjnych technologii w gospodarce obiegu zamkniętego</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Samojeden Bogdan</t>
+          <t>Styszko Katarzyna</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Https://skos.agh.edu.pl/osoba/bogdan-samojeden-6090.html</t>
+          <t>Https://skos.agh.edu.pl/osoba/katarzyna-styszko-5843.html</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
+          <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy, (pob 3) woda-energia-klimat: interdyscyplinarne podejście dla zrównoważonego rozwoju</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>Bet, macropores, mesopores, micropores, porosity, texture</t>
+          <t>Aerozole atmosferyczne, black carbon, elemental carbon, frakcja węglowa, pomiary online, węgiel organiczny, zanieczyszczenia organiczne</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Autochem</t>
+          <t>3flex</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Autochem iii 2930</t>
+          <t>3flex</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Dynamiczne pomiary chemisorpcji i reakcji programowanych temperaturowo wykonywane przez autochem iii dostarczają metryki wydajności, które są krytyczne dla rozwoju nowych materiałów katalitycznych, które będą napędzać technologie wychwytywania i utylizacji dwutlenku węgla, gospodarki wodorowej i innych technologii. autochem iii umożliwia prowadzenie tych prac.</t>
+          <t>3flex jest w pełni automatycznym analizatorem, jego 3 portowa budowa pozwala na wysokowydajne, długie analizy pola powierzchni, mezoporów i mikroporów, z najwyższą wydajnością rozdzielczością i redukcją danych. każda stacja analityczna jest upgradowalna z mezoporów do mikroporów wraz z swoim własnym przetwornikiem dla jednoczesnych analiz symultanicznych. wraz z wieloma zaawansowanymi cechami, aparat 3flex został zaprojektowany jako jedna całość, po to by poprawić jakość wyników.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Chemisorpcja impulsowa techniki termoprogramowane: tpr, tpo, tpd, tpsr chemisorpcja (centra aktywne silnej mocy): powierzchnia metalu reaktywnego, dyspersja, wielkość krystalitów stężenie powierzchniowe centra aktywnego temperatury redukcji, utleniania rozkład centrów kwasowych lewis/brønsted pomiar krzywej przebicia energia aktywacji</t>
+          <t>Trzy konfigurowalne, wysokowydajne porty analityczne - dwa lub trzy porty do pomiaru mikroporów standardowe analizy mezoporowate, mikroporowate, jak i gotowość aparatu do analiz fizysorpcyjnych z możliwością użycia kryptonu jako gazu analitycznego dla materiałów małej powierzchni pneumatycznie sterowane, iglicowe zawory zapewniają ultraczystą pracę bez nacieków interaktywne oprogramowanie microactive do obróbki danych</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Temperatura otoczenia do 1200°c szybkość narastania temperatury -100°c do 800°c: do 100°c/min 800°c do 1000°c: do 50°c/min 1000°c do 1200°c: do 25°c/min gazy przygotowawcze 6 wlotów: h2, o2, he, ar, h2/ar i inne gazy nośne 6 wlotów: he, ar, h2/ar, i inne gazy analityczne (pętla) he, h2, co, o2, n2o, nh3/he, i inne</t>
+          <t>Określanie powierzchni właściwej i porowatości</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Udostępnienie aparatury wymaga uprzedniej zgody kierownika zespołu. udostępnianie odbywa się na zasadzie współpracy lub odpłatnie, w ramach dodatkowych zleceń. przed rozpoczęciem badań wymagane jest podpisanie porozumienia, definiującego warunki udostępnienia. symulacje uzyskiwanych widm przy pomocy dołączonego dedykowanego oprogramowania stanowią przedmiot osobnej umowy współpracy/zlecenia. udostępnianie niniejszej aparatury podlega wpisom do karty czasu pracy aparatury naukowo-badawczej.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Zespół procesów katalitycznych i adsorpcyjnych w energetyce i ochronie środowiska</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Samojeden Bogdan</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/bogdan-samojeden-6090.html</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>Catalysis, catalysts, tpad, tpd, tpo, tpr</t>
+          <t>Bet, macropores, mesopores, micropores, porosity, texture</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t>Autochem</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Autochem iii 2930</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Dynamiczne pomiary chemisorpcji i reakcji programowanych temperaturowo wykonywane przez autochem iii dostarczają metryki wydajności, które są krytyczne dla rozwoju nowych materiałów katalitycznych, które będą napędzać technologie wychwytywania i utylizacji dwutlenku węgla, gospodarki wodorowej i innych technologii. autochem iii umożliwia prowadzenie tych prac.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Chemisorpcja impulsowa techniki termoprogramowane: tpr, tpo, tpd, tpsr chemisorpcja (centra aktywne silnej mocy): powierzchnia metalu reaktywnego, dyspersja, wielkość krystalitów stężenie powierzchniowe centra aktywnego temperatury redukcji, utleniania rozkład centrów kwasowych lewis/brønsted pomiar krzywej przebicia energia aktywacji</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Temperatura otoczenia do 1200°c szybkość narastania temperatury -100°c do 800°c: do 100°c/min 800°c do 1000°c: do 50°c/min 1000°c do 1200°c: do 25°c/min gazy przygotowawcze 6 wlotów: h2, o2, he, ar, h2/ar i inne gazy nośne 6 wlotów: he, ar, h2/ar, i inne gazy analityczne (pętla) he, h2, co, o2, n2o, nh3/he, i inne</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Udostępnienie aparatury wymaga uprzedniej zgody kierownika zespołu. udostępnianie odbywa się na zasadzie współpracy lub odpłatnie, w ramach dodatkowych zleceń. przed rozpoczęciem badań wymagane jest podpisanie porozumienia, definiującego warunki udostępnienia. symulacje uzyskiwanych widm przy pomocy dołączonego dedykowanego oprogramowania stanowią przedmiot osobnej umowy współpracy/zlecenia. udostępnianie niniejszej aparatury podlega wpisom do karty czasu pracy aparatury naukowo-badawczej.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Katedra technologii paliw</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Zespół procesów katalitycznych i adsorpcyjnych w energetyce i ochronie środowiska</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>Samojeden Bogdan</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/bogdan-samojeden-6090.html</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów, (pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>Catalysis, catalysts, tpad, tpd, tpo, tpr</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
           <t>Laboratoryjny analizator elementarny mikro chns/o, model ea3100 firmy eurovector</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>Analizator elementarny chns/o, model ea3100 firmy eurovector</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>Analizator elementarny do pracy w konfiguracjach chn, chns chnso. modułowa budowa pozwalająca na szybką zmianę konfiguracji i analizy chns oraz o. dwa oddzielne piece reakcyjne z elektroniczną kontrolą temperatury, kompatybilne z reaktorami spaleniowo-redukcyjnymi do analizy c, h, n, s i reaktorem pirolitycznym do analizy o, kontrolowane niezależnie z jednego oprogramowania. rozdział gazów metodą chromatograficzną. detektor cieplno - przewodnościowy (tcd).</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>1. możliwość oznaczania zawartości węgla, wodoru, azotu, siarki i tlenu 2. aparat przystosowany do analiz próbek ciekłych, past i stałych. 3. wielkość próbki 0.5-100 mg, w zależności od matrycy 4. zakres oznaczania od 100 ppm do 100% dla wszystkich pierwiastków. 5. jeden detektor przewodności cieplnej umieszczony w termostatowanym piecu z elektroniczną kontrolą temperatury umożliwiający analizę wszystkich pierwiastków.</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>Zakres oznaczania od 100 ppm do 100% dla wszystkich pierwiastków</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>Analizator ogólnie dostępny po wcześniejszym uzgodnieniu terminu, ilości próbek i specyfikacji oznaczeń.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>Katedra technologii paliw</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>Zespół paliw ciekłych</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>Lewandowski Marek</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-lewandowski-8586.html</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>(pob 2) nowe technologie dla gospodarki o obiegu zamkniętym: połączenie modeli biznesowych z ekoinnowacjami w celu wzrostu produktywności i minimalizacji odpadów oraz tworzenia i wykorzystywania wiedzy</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>Analiza elementarna</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>