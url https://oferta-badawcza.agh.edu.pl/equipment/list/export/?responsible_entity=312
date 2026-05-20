--- v0 (2025-11-04)
+++ v1 (2026-05-20)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nazwa zwyczajowa</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nazwa handlowa</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Opis techniczny</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -493,109 +493,181 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Osoba kontaktowa</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Strona w skos</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t>Stanowisko do badań operando xrd</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Malvern panalytical empyrean (stanowisko operando xrd)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stanowisko do badań operando xrd jest zaawansowanym systemem analitycznym przeznaczonym do charakteryzacji strukturalnej materiałów w warunkach zbliżonych do rzeczywistych warunków ich pracy. aparatura umożliwia prowadzenie badań dyfrakcji rentgenowskiej w trybie in-situ i operando, pozwalając na śledzenie zmian strukturalnych i fazowych w czasie rzeczywistym podczas procesów fizykochemicznych. system oparty jest na wielozadaniowym dyfraktometrze rentgenowskim klasy empyrean, wyposażonym w wysokorozdzielczy goniometr θ–θ, lampę cu oraz zaawansowany detektor galipix3d o wysokiej czułości i szerokim zakresie dynamicznym. kluczowym elementem jest zestaw modułowych optyk i przystawek prefix, umożliwiających szybką rekonfigurację układu pomiarowego bez ponownej kalibracji. aparatura obejmuje m.in. automatyczny zmieniacz próbek (do 48 pozycji), stoliki typu reflection–transmission spinner oraz uchwyty kapilarne do badań materiałów proszkowych i wrażliwych środowiskowo. system wyposażony jest również w wysokotemperaturową komorę reakcyjną (do 900 °c) umożliwiającą badania w kontrolowanych atmosferach gazowych i pod podwyższonym ciśnieniem. dodatkowo dostępne są przystawki do badań elektrochemicznych (np. uchwyty coin-cell). zestaw optyki obejmuje układy bragg–brentano hd, lustra wiązki równoległej, kolimatory oraz zestawy szczelin, co pozwala na realizację szerokiego zakresu technik, takich jak analiza fazowa, badania cienkich warstw, reflektometria czy analiza naprężeń i mikrostruktury. dzięki pomiarom operando i dużej elastyczności konfiguracji stanowisko umożliwia bezpośrednie powiązanie zmian strukturalnych z właściwościami funkcjonalnymi materiałów. aparatura znajduje zastosowanie w badaniach materiałów dla magazynowania i konwersji energii, katalizy oraz technologii wodorowych, znacząco wzmacniając potencjał badawczy w obszarze nowoczesnej energetyki.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Stanowisko umożliwia prowadzenie zaawansowanych badań strukturalnych materiałów metodą xrd w trybie in-situ i operando, w kontrolowanych warunkach temperaturowych i atmosferach gazowych. pozwala na analizę przemian fazowych, mikrostruktury oraz mechanizmów działania materiałów podczas pracy. system wspiera badania materiałów dla baterii, ogniw paliwowych, elektrolizerów oraz katalizatorów, w tym w warunkach elektrochemicznych.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Stanowisko umożliwia pomiary dyfrakcji rentgenowskiej w szerokim zakresie geometrii (bragg–brentano, wiązka równoległa, refleksja/transmisja), z wykorzystaniem detektora 2d o wysokiej rozdzielczości. pozwala na badania próbek proszkowych, cienkich warstw i materiałów objętościowych, także w kapilarach i ogniwach elektrochemicznych. umożliwia pomiary w wysokiej temperaturze, kontrolowanej atmosferze gazowej oraz w warunkach operando.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Zewnętrzna</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Infrastruktura będzie udostępniana pracownikom i doktorantom agh oraz partnerom krajowym i zagranicznym w ramach współpracy naukowej i projektów badawczych. dostęp do aparatury będzie przyznawany po uzgodnieniu zakresu badań, terminu oraz warunków współpracy z opiekunem infrastruktury. czas pomiarowy będzie przydzielany proporcjonalnie do zakresu współpracy oraz realizowanych projektów, w tym zleceń komercyjnych.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nie dotyczy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Katedra energetyki wodorowej</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Zespół elektrochemii i elektrokatalizy</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Świerczek Konrad</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Https://skos.agh.edu.pl/osoba/konrad-swierczek-5615.html</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Analiza fazowa, badania elektrochemiczne, dyfrakcja rentgenowska, in-situ xrd, kontrolowana atmosfera gazowa, materiały funkcjonalne, mikrostruktura, operando xrd, wysokie temperatury</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t>Konfokalny mikrospektrometr ramana thermo scientific dxr3</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>Konfokalny mikrospektrometr ramana thermo scientific dxr3</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>Konfokalny mikrospektrometr ramana thermo scientific dxr3 wyposażony w laser 532 nm o mocy 10 mw oraz zestaw obiektywów o powiększeniach 10 – 50x. spektrometr współpracuje z celą elektrochemiczną el-cell ecc-opto-std i potencjostatem biologic sp150 umożliwiającymi pomiary in situ i operando pracującego ogniwa elektrochemicznego. ponadto wyposażenie dodatkowe obejmuje stolik wysokotemperaturowy umożliwiający pomiary od temperatury pokojowej do 600°c w kontrolowanej atmosferze.</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>Punktowe pomiary widm ramana w zakresie przesunięcia 50 – 3500 cm-1 próbek litych i proszkowych w atmosferze powietrza lub w atmosferze ochronnej z rozdzielczością przestrzenną 1 μm. mapowanie spektralne wybranych obszarów powierzchni próbki z rozdzielczością przestrzenną 1 μm. pomiary konfokalne z rozdzielczością 2 μm. pomiary widm ramana elektrody pracującego ogniwa elektrochemicznego w trybie in situ oraz operando wewnątrz celi el-cell ecc-opto-std</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr">
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>Możliwość wykonania pomiarów na zasadzie współpracy naukowej oraz zleceń komercyjnych po wcześniejszym uzgodnieniu zakresu badań, terminu i formy współpracy z opiekunem aparatury.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>Katedra energetyki wodorowej</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>Katedra energetyki wodorowej</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>Zając Wojciech</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/wojciech-zajac-6771.html</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>(pob 1) zrównoważone technologie energetyczne, odnawialne źródła energii i magazyny energii oraz zarządzanie zasobami. projektowanie, wytwarzanie, aplikacja, synergia i integracja procesów</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>Ogniwa elektrochemiczne, pomiary in situ, pomiary operando, pomiary wysokotemperaturowe, spektroskopia ramana</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>