--- v0 (2025-10-29)
+++ v1 (2026-06-29)
@@ -504,121 +504,123 @@
       <c r="M1" t="inlineStr">
         <is>
           <t>Obszar badawczy idub</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Słowa kluczowe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Superkomputer helios</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Superkomputer helios</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Superkomputer helios to system zainstalowany w ack cyfronet agh, a powstały w wyniku prac realizowanych w koordynowanym przez cyfronet projekcie narodowa infrastruktura superkomputerowa dla eurohpc – eurohpc pl. superkomputer został zbudowany według projektu cyfronetu przez hewlett-packard enterprise w oparciu o platformę hpe cray ex4000 i składa się z trzech partycji obliczeniowych:
-	cpu wyposażonej w 75 264 rdzeni obliczeniowych amd zen4 oraz 200 tb pamięci operacyjnej ddr5,
+	cpu wyposażonej w 98 304 rdzenie obliczeniowe amd zen4 oraz 288,8 tb pamięci operacyjnej ddr5,
 	gpu wyposażonej w 440 superczipów nvidia grace hopper gh200,
 	int dla pracy interaktywnej, wyposażonej w 24 akceleratory nvidia h100 i szybką lokalną pamięć nvme.
-helios osiąga 35 petaflops teoretycznej mocy obliczeniowej. 
-podsystem dyskowy heliosa składa się z dwóch rodzajów systemów plików lustre: scratch o pojemności 1,5 pb i prędkości ponad 1,8 tb/s oraz project o pojemności 16 pb i prędkości niemal 200 gb/s. wszystkie komponenty superkomputera połączone są ze sobą siecią slingshot o prędkości 200 gb/s. platforma hpe cray ex4000, w oparciu o którą zbudowano heliosa, jest także używana w budowie najszybszych superkomputerów na świecie (frontier) oraz w europie (lumi). dzięki bezpośredniemu chłodzeniu cieczą partycji cpu i gpu, możliwe jest osiągnięcie bardzo niskiego wskaźnika pue (power usage effectiveness) dla systemu, a w efekcie zwiększenie jego efektywności energetycznej i obniżenie kosztów eksploatacji. dodatkowo, dzięki odzyskowi ciepła odpadowego produkowanego przez heliosa, możliwe będzie wykorzystanie go do ogrzewania.</t>
+helios osiąga 37 petaflops teoretycznej mocy obliczeniowej. 
+podsystem dyskowy heliosa składa się z dwóch rodzajów systemów plików lustre: scratch o pojemności 1,5 pb i prędkości ponad 1,8 tb/s oraz project o pojemności 16 pb i prędkości niemal 200 gb/s. wszystkie komponenty superkomputera połączone są ze sobą siecią slingshot o prędkości 200 gb/s. platforma hpe cray ex4000, w oparciu o którą zbudowano heliosa, jest także używana w budowie jednych z najszybszych superkomputerów na świecie (el capitan, frontier) oraz w europie (lumi). dzięki bezpośredniemu chłodzeniu cieczą partycji cpu i gpu, możliwe jest osiągnięcie bardzo niskiego wskaźnika pue (power usage effectiveness) dla systemu, a w efekcie zwiększenie jego efektywności energetycznej i obniżenie kosztów eksploatacji. dodatkowo, odzyskane w ten sposób ciepło może być wykorzystane do ogrzewania.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Helios jest dostępny zarówno dla jednostek naukowych, jak i podmiotów gospodarki i administracji publicznej. superkomputer wspiera rozwój innowacyjnych badań oraz przyspieszenie wprowadzania na rynek opartych na nich technologii. moc obliczeniowa heliosa dla obliczeń ai to 1,8 exaflops.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/). więcej informacji znajduje się pod adresem url: https://www.cyfronet.pl/komputery/13347,artykul,zasady_swiadczenia_uslug.html</t>
+          <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/). więcej informacji znajduje się pod adresem url: https://www.cyfronet.pl/pl/offer/how-to-use-the-resources</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Akademickie centrum komputerowe cyfronet agh</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>Magryś Marek</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Https://skos.agh.edu.pl/osoba/marek-magrys-6812.html</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>(pob 6) inteligentne techniki informacyjne, telekomunikacyjne, komputerowe i sterowania</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Gpgpu, hpc, infrastruktura plgrid, komputery dużej mocy, obliczenia numeryczne, superkomputer, symulacje, sztuczna inteligencja, top500, uczenie maszynowe</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Superkomputer athena</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Superkomputer athena</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Athena osiąga teoretyczną moc obliczeniową ponad 7,7 pflops, co zapewniło maszynie zajęcie 105 miejsca w czerwcu 2022 r. na liście top500. do momentu instalacji heliosa był to najszybszy superkomputer w polsce. zainstalowany w ack cyfronet agh system dostarcza polskiemu środowisku naukowemu i innowacyjnej gospodarce najnowocześniejsze zasoby obliczeniowe oparte na procesorach i akceleratorach gpgpu najnowszej generacji wraz z niezbędnym podsystemem składowania danych opartym na bardzo szybkich pamięciach flash. konfiguracja atheny obejmuje: 48 serwerów z procesorami amd epyc i 1 tb pamięci ram (w sumie 6144 rdzenie obliczeniowe cpu) oraz 384 karty gpgpu nvidia a100.
-[...1 lines deleted...]
- </t>
+          <t>Athena osiąga teoretyczną moc obliczeniową ponad 7,7 pflops. do momentu instalacji heliosa był to najszybszy superkomputer w polsce.
+athena dostarcza polskiemu środowisku naukowemu i gospodarce zasoby obliczeniowe oparte na procesorach i akceleratorach gpgpu wraz z niezbędnym podsystemem składowania danych opartym na bardzo szybkich pamięcia flash. konfiguracja atheny obejmuje: 48 serwerów z procesorami amd epyc i 1 tb pamięci ram (w sumie 6144 rdzenie obliczeniowe cpu) oraz 384 karty gpgpu nvidia a100.
+niezbędnym elementem umożliwiającym wykorzystanie tak dużej mocy obliczeniowej w efektywny sposób jest zapewnienie wysokowydajnej sieci wewnętrznej superkomputera (infiniband hdr o przepustowości 4 x 200 gb/s na serwer) oraz bardzo szybkiego podsystemu dyskowego. jest on zbudowany w oparciu o otwarte oprogramowanie lustre oraz dedykowane serwery dyskowe wyposażone w pamięci flash w standardzie nvme.
+architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki oraz wielu innych dziedzin nauki.
+moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflopsów.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Architektura atheny wychodzi naprzeciw potrzebom użytkowników superkomputerów cyfronetu, którzy wykorzystują infrastrukturę obliczeniową zarówno do wykonywania standardowych wysokowydajnych symulacji naukowych (hpc), jak i do aplikowania metod sztucznej inteligencji (ai) i uczenia maszynowego (ml) w badaniach z zakresu medycyny, farmakologii, biologii, chemii, fizyki i wielu innych dziedzin nauki. moc obliczeniowa atheny dla obliczeń ai to prawie 240 pflops.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Zewnętrzna</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Zasoby obliczeniowe ack cyfronet agh wchodzą w skład infrastruktury plgrid (http://www.plgrid.pl/). konto dostępowe do infrastruktury plgrid uzyskuje się poprzez rejestrację w portalu plgrid (https://portal.plgrid.pl/).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Nie dotyczy</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>